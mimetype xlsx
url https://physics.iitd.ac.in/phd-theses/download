--- v0 (2026-09-15)
+++ v1 (2026-10-26)
@@ -1,49 +1,62 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
     <sheet name="PhD Theses" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
-<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?><worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main"><cols><col min="1" max="1" width="6" customWidth="1"/><col min="2" max="2" width="22" customWidth="1"/><col min="3" max="3" width="15" customWidth="1"/><col min="4" max="4" width="18" customWidth="1"/><col min="5" max="5" width="16" customWidth="1"/><col min="6" max="6" width="16" customWidth="1"/><col min="7" max="7" width="16" customWidth="1"/><col min="8" max="8" width="120" customWidth="1"/><col min="9" max="9" width="120" customWidth="1"/><col min="10" max="10" width="120" customWidth="1"/></cols><sheetData><row r="1"><c r="A1" t="inlineStr"><is><t xml:space="preserve">#</t></is></c><c r="B1" t="inlineStr"><is><t xml:space="preserve">Name of the Student*</t></is></c><c r="C1" t="inlineStr"><is><t xml:space="preserve">Entry Number*</t></is></c><c r="D1" t="inlineStr"><is><t xml:space="preserve">Supervisor 1*</t></is></c><c r="E1" t="inlineStr"><is><t xml:space="preserve">Supervisor 2*</t></is></c><c r="F1" t="inlineStr"><is><t xml:space="preserve">PhD Viva Year*</t></is></c><c r="G1" t="inlineStr"><is><t xml:space="preserve">PhD Viva Month</t></is></c><c r="H1" t="inlineStr"><is><t xml:space="preserve">Title of PhD Thesis*</t></is></c><c r="I1" t="inlineStr"><is><t xml:space="preserve">Remarks, if any</t></is></c><c r="J1" t="inlineStr"><is><t xml:space="preserve">Link(s)</t></is></c></row><row r="2"><c r="A2" t="inlineStr"><is><t xml:space="preserve">1</t></is></c><c r="B2" t="inlineStr"><is><t xml:space="preserve">Yogesh Kumar</t></is></c><c r="C2" t="inlineStr"><is><t xml:space="preserve">2018PHZ8366</t></is></c><c r="D2" t="inlineStr"><is><t xml:space="preserve">PINTU DAS</t></is></c><c r="E2" t="inlineStr"><is><t xml:space="preserve">-</t></is></c><c r="F2" t="inlineStr"><is><t xml:space="preserve">2026</t></is></c><c r="G2" t="inlineStr"><is><t xml:space="preserve">August</t></is></c><c r="H2" t="inlineStr"><is><t xml:space="preserve">Electrical transport, low-frequency noise and
-[...8 lines deleted...]
-https://www.researchgate.net/profile/Pradeep-Sharma-58/research</t></is></c></row><row r="14"><c r="A14" t="inlineStr"><is><t xml:space="preserve">13</t></is></c><c r="B14" t="inlineStr"><is><t xml:space="preserve">Akash Kumar</t></is></c><c r="C14" t="inlineStr"><is><t xml:space="preserve">2014PHZ8344</t></is></c><c r="D14" t="inlineStr"><is><t xml:space="preserve">Sujeet Chaudhary</t></is></c><c r="E14" t="inlineStr"><is><t xml:space="preserve">P K Muduli</t></is></c><c r="F14" t="inlineStr"><is><t xml:space="preserve">2020</t></is></c><c r="G14" t="inlineStr"><is><t xml:space="preserve">June</t></is></c><c r="H14" t="inlineStr"><is><t xml:space="preserve">Spin-orbit torques in magnetic/non-magnetic heterostructures</t></is></c><c r="I14" t="inlineStr"><is><t xml:space="preserve">Assistant Professor, @ IIT Kharagpur (Since Jun 2026); Previously Assistant Prof. @ Tohoku University, Sendai, Miyagi, Japan (Apr 2023 – May 2026) Present); Postdoctoral Researcher in Prof. Yohan Akerman’s group at University of Gothenburg, Gothenburg, Sweden (Aug 2020 – May 2026)</t></is></c><c r="J14" t="inlineStr"><is><t xml:space="preserve">https://www.linkedin.com/in/akashku93/ ; https://scholar.google.com/citations?user=4U426k4AAAAJ&amp;hl=en&amp;oi=sra</t></is></c></row><row r="15"><c r="A15" t="inlineStr"><is><t xml:space="preserve">14</t></is></c><c r="B15" t="inlineStr"><is><t xml:space="preserve">Suchitra Yadav</t></is></c><c r="C15" t="inlineStr"><is><t xml:space="preserve">2011PHZ8150</t></is></c><c r="D15" t="inlineStr"><is><t xml:space="preserve">Sujeet Chaudhary</t></is></c><c r="E15" t="inlineStr"><is><t xml:space="preserve">NA</t></is></c><c r="F15" t="inlineStr"><is><t xml:space="preserve">2018</t></is></c><c r="G15" t="inlineStr"><is><t xml:space="preserve">December</t></is></c><c r="H15" t="inlineStr"><is><t xml:space="preserve">Studies and Study of CoSb2 Thin Films and its Nanocomposites for Thermoelectric Applications</t></is></c><c r="I15" t="inlineStr"><is><t xml:space="preserve">Assistant Professor, Dept. of Physics, University of Rajasthan (since July 2018)</t></is></c><c r="J15" t="inlineStr"><is><t xml:space="preserve">https://www.linkedin.com/in/suchitra-yadav-358a9470/ https://scholar.google.com/citations?user=KenuZb0AAAAJ&amp;hl=hi</t></is></c></row><row r="16"><c r="A16" t="inlineStr"><is><t xml:space="preserve">15</t></is></c><c r="B16" t="inlineStr"><is><t xml:space="preserve">Rekha Bai</t></is></c><c r="C16" t="inlineStr"><is><t xml:space="preserve">2012PHZ8037</t></is></c><c r="D16" t="inlineStr"><is><t xml:space="preserve">Sujeet Chaudhary</t></is></c><c r="E16" t="inlineStr"><is><t xml:space="preserve">D K Pandya</t></is></c><c r="F16" t="inlineStr"><is><t xml:space="preserve">2018</t></is></c><c r="G16" t="inlineStr"><is><t xml:space="preserve">October</t></is></c><c r="H16" t="inlineStr"><is><t xml:space="preserve">Vertically Aligned Hetero-epitaxial ZnO/CdS and ZnO/PbS Core/Shell Nanorod Arrays : A Platform for Enhanced Phototelectrochemical Response of Water Splitting Devices</t></is></c><c r="I16" t="inlineStr"><is><t xml:space="preserve">Assistant Professor, Dept. of Physics, Ch. Bansilal Govt. College for Women, Tosham Haryana (since July 2018)</t></is></c><c r="J16" t="inlineStr"><is><t xml:space="preserve">https://scholar.google.com/citations?user=VRcBGNkAAAAJ&amp;hl=en https://www.researchgate.net/profile/Rekha-Bai</t></is></c></row><row r="17"><c r="A17" t="inlineStr"><is><t xml:space="preserve">16</t></is></c><c r="B17" t="inlineStr"><is><t xml:space="preserve">Sajid Husain</t></is></c><c r="C17" t="inlineStr"><is><t xml:space="preserve">2013PHZ8483</t></is></c><c r="D17" t="inlineStr"><is><t xml:space="preserve">Sujeet Chaudhary</t></is></c><c r="E17" t="inlineStr"><is><t xml:space="preserve">NA</t></is></c><c r="F17" t="inlineStr"><is><t xml:space="preserve">2018</t></is></c><c r="G17" t="inlineStr"><is><t xml:space="preserve">September</t></is></c><c r="H17" t="inlineStr"><is><t xml:space="preserve">Investigation on Ion Beam Sputtered Co2FeAl Heusler Alloy based Heterostructures for Spintronics</t></is></c><c r="I17" t="inlineStr"><is><t xml:space="preserve">Research Scientist at Prof. Ramesh Ramamoorthy’s group - Materials Sciences Division, Lawrence Berkeley National Laboratory, Berkeley, California 94720, USA (since Oct 2022); Postdoctoral Researcher at Laboratoire Albert Fert, France (since Nov 2020 – Sept 2022); Postdoctoral Researcher in Prof. Peter Svedlindh’s group at Uppsala University, Sweden (Nov 2018-Oct 2020)</t></is></c><c r="J17" t="inlineStr"><is><t xml:space="preserve">https://www.linkedin.com/in/sajid-husain-54a15160/
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?><worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main"><cols><col min="1" max="1" width="6" customWidth="1"/><col min="2" max="2" width="25" customWidth="1"/><col min="3" max="3" width="15" customWidth="1"/><col min="4" max="4" width="22" customWidth="1"/><col min="5" max="5" width="20" customWidth="1"/><col min="6" max="6" width="16" customWidth="1"/><col min="7" max="7" width="16" customWidth="1"/><col min="8" max="8" width="120" customWidth="1"/><col min="9" max="9" width="120" customWidth="1"/><col min="10" max="10" width="120" customWidth="1"/></cols><sheetData><row r="1"><c r="A1" t="inlineStr"><is><t xml:space="preserve">#</t></is></c><c r="B1" t="inlineStr"><is><t xml:space="preserve">Name of the Student*</t></is></c><c r="C1" t="inlineStr"><is><t xml:space="preserve">Entry Number*</t></is></c><c r="D1" t="inlineStr"><is><t xml:space="preserve">Supervisor 1*</t></is></c><c r="E1" t="inlineStr"><is><t xml:space="preserve">Supervisor 2*</t></is></c><c r="F1" t="inlineStr"><is><t xml:space="preserve">PhD Viva Year*</t></is></c><c r="G1" t="inlineStr"><is><t xml:space="preserve">PhD Viva Month</t></is></c><c r="H1" t="inlineStr"><is><t xml:space="preserve">Title of PhD Thesis*</t></is></c><c r="I1" t="inlineStr"><is><t xml:space="preserve">Remarks, if any</t></is></c><c r="J1" t="inlineStr"><is><t xml:space="preserve">Link(s)</t></is></c></row><row r="2"><c r="A2" t="inlineStr"><is><t xml:space="preserve">1</t></is></c><c r="B2" t="inlineStr"><is><t xml:space="preserve">AKANKSHA ANGURAL</t></is></c><c r="C2" t="inlineStr"><is><t xml:space="preserve">2019PHZ8488</t></is></c><c r="D2" t="inlineStr"><is><t xml:space="preserve">JOYEE GHOSH</t></is></c><c r="E2" t="inlineStr"><is><t xml:space="preserve">-</t></is></c><c r="F2" t="inlineStr"><is><t xml:space="preserve">2026</t></is></c><c r="G2" t="inlineStr"><is><t xml:space="preserve">April</t></is></c><c r="H2" t="inlineStr"><is><t xml:space="preserve">Fiber-Integrated PPLN-Waveguide-based Quantum Light Sources for Low-QBER Quantum Communication and Sensing Applications.</t></is></c><c r="I2" t="inlineStr"><is><t xml:space="preserve">Received C. Shanti Joseph award for excellence of doctoral thesis in Optic &amp; Photonics in IITD’s 57th Convocation-2026. 
+Currently: Postdoctoral researcher at Riken, JAPAN. 
+Selected as a Future Research Talent (FRT) Awardee (2023) for a 4-months internship at ANU: Australian National University, Australia.
+Selected to attend the highly competitive Siegman International School on Lasers (2024) at Stanford University and present her research. 
+Awarded CDOT STAR Scholarship (2024).</t></is></c><c r="J2" t="inlineStr"><is><t xml:space="preserve">https://scholar.google.com/citations?user=yJRwIi0AAAAJ&amp;hl=en</t></is></c></row><row r="3"><c r="A3" t="inlineStr"><is><t xml:space="preserve">2</t></is></c><c r="B3" t="inlineStr"><is><t xml:space="preserve">BHARTI</t></is></c><c r="C3" t="inlineStr"><is><t xml:space="preserve">2019PHZ8008</t></is></c><c r="D3" t="inlineStr"><is><t xml:space="preserve">JOYEE GHOSH</t></is></c><c r="E3" t="inlineStr"><is><t xml:space="preserve">-</t></is></c><c r="F3" t="inlineStr"><is><t xml:space="preserve">2026</t></is></c><c r="G3" t="inlineStr"><is><t xml:space="preserve">April</t></is></c><c r="H3" t="inlineStr"><is><t xml:space="preserve">Coherent Light-Matter Interaction Using Zeeman Sublevels In 87rb Vapor For EIT, EIA, Slow and Fast Light.</t></is></c><c r="I3" t="inlineStr"><is><t xml:space="preserve">Currently: Postdoctoral researcher from 1st July 2026 at the Center for Quantum Technologies (CQT) and National University of Singapore (NUS), SINGAPORE.</t></is></c><c r="J3" t="inlineStr"><is><t xml:space="preserve">https://scholar.google.com/citations?user=Tjf7NIIAAAAJ&amp;hl=en</t></is></c></row><row r="4"><c r="A4" t="inlineStr"><is><t xml:space="preserve">3</t></is></c><c r="B4" t="inlineStr"><is><t xml:space="preserve">Partha Sarathi Banerjee</t></is></c><c r="C4" t="inlineStr"><is><t xml:space="preserve">2019PHZ8030</t></is></c><c r="D4" t="inlineStr"><is><t xml:space="preserve">RAHUL SURESH MARATHE</t></is></c><c r="E4" t="inlineStr"><is><t xml:space="preserve">SANKALPA GHOSH</t></is></c><c r="F4" t="inlineStr"><is><t xml:space="preserve">2026</t></is></c><c r="G4" t="inlineStr"><is><t xml:space="preserve">February</t></is></c><c r="H4" t="inlineStr"><is><t xml:space="preserve">Scattering of massless Dirac fermions in modulated graphene junctions and its effect on electron transport</t></is></c><c r="I4" t="inlineStr"><is><t xml:space="preserve">-</t></is></c><c r="J4" t="inlineStr"><is><t xml:space="preserve">https://scholar.google.com/citations?user=fEFvHNMAAAAJ&amp;hl=en</t></is></c></row><row r="5"><c r="A5" t="inlineStr"><is><t xml:space="preserve">4</t></is></c><c r="B5" t="inlineStr"><is><t xml:space="preserve">Yogesh Kumar</t></is></c><c r="C5" t="inlineStr"><is><t xml:space="preserve">2018PHZ8366</t></is></c><c r="D5" t="inlineStr"><is><t xml:space="preserve">PINTU DAS</t></is></c><c r="E5" t="inlineStr"><is><t xml:space="preserve">-</t></is></c><c r="F5" t="inlineStr"><is><t xml:space="preserve">2026</t></is></c><c r="G5" t="inlineStr"><is><t xml:space="preserve">August</t></is></c><c r="H5" t="inlineStr"><is><t xml:space="preserve">Electrical transport, low-frequency noise and
+micromagnetic behavior of magnetic systems with Dzyaloshinskii–Moriya interaction</t></is></c><c r="I5" t="inlineStr"><is><t xml:space="preserve">-</t></is></c><c r="J5" t="inlineStr"><is><t xml:space="preserve">https://www.linkedin.com/in/yogesh-kumar-5a4463230/</t></is></c></row><row r="6"><c r="A6" t="inlineStr"><is><t xml:space="preserve">5</t></is></c><c r="B6" t="inlineStr"><is><t xml:space="preserve">Nakul Kumar</t></is></c><c r="C6" t="inlineStr"><is><t xml:space="preserve">2020PHZ8348</t></is></c><c r="D6" t="inlineStr"><is><t xml:space="preserve">Sujeet Chaudhary</t></is></c><c r="E6" t="inlineStr"><is><t xml:space="preserve">NA</t></is></c><c r="F6" t="inlineStr"><is><t xml:space="preserve">2026</t></is></c><c r="G6" t="inlineStr"><is><t xml:space="preserve">April</t></is></c><c r="H6" t="inlineStr"><is><t xml:space="preserve">Sputtered Growth of Topological Insulators (Sb2Te3 &amp; Bi2Te3), Light Metal Zr and 2D van der Waal Ferromagnet CrTe2 based Heterostructures for Spin Transport Studies</t></is></c><c r="I6" t="inlineStr"><is><t xml:space="preserve">Postdoc researcher in the Electrical Engineering and Computer Science (EECS) Department at UC Berkeley, USA (since Sept. 2026)</t></is></c><c r="J6" t="inlineStr"><is><t xml:space="preserve">https://www.linkedin.com/in/nakul-kumar-4bb886250/ 
+https://scholar.google.com/citations?user=gzL8ke0AAAAJ&amp;hl=en&amp;oi=sra</t></is></c></row><row r="7"><c r="A7" t="inlineStr"><is><t xml:space="preserve">6</t></is></c><c r="B7" t="inlineStr"><is><t xml:space="preserve">Amar Kumar</t></is></c><c r="C7" t="inlineStr"><is><t xml:space="preserve">2018PHZ8410</t></is></c><c r="D7" t="inlineStr"><is><t xml:space="preserve">Sujeet Chaudhary</t></is></c><c r="E7" t="inlineStr"><is><t xml:space="preserve">Sharat Chandra</t></is></c><c r="F7" t="inlineStr"><is><t xml:space="preserve">2026</t></is></c><c r="G7" t="inlineStr"><is><t xml:space="preserve">May</t></is></c><c r="H7" t="inlineStr"><is><t xml:space="preserve">Structural, Electronic and Magnetic Properties of Cobalt based full Heusler Alloys: A First-Principle Study</t></is></c><c r="I7" t="inlineStr"><is><t xml:space="preserve">Centenary Early Faculty Fellowship (CE2F) @ Physics Dept. IIT(ISM) Dhanbad (Since Sept. 2026)</t></is></c><c r="J7" t="inlineStr"><is><t xml:space="preserve">https://www.linkedin.com/in/amar-kumar-240894284/  https://scholar.google.com/citations?user=Jg8G82YAAAAJ&amp;hl=en&amp;oi=srahttps://www.researchgate.net/profile/Amar-Kumar-18</t></is></c></row><row r="8"><c r="A8" t="inlineStr"><is><t xml:space="preserve">7</t></is></c><c r="B8" t="inlineStr"><is><t xml:space="preserve">OMSHANKAR SAINI</t></is></c><c r="C8" t="inlineStr"><is><t xml:space="preserve">2018PHZ8363</t></is></c><c r="D8" t="inlineStr"><is><t xml:space="preserve">JOYEE GHOSH</t></is></c><c r="E8" t="inlineStr"><is><t xml:space="preserve">-</t></is></c><c r="F8" t="inlineStr"><is><t xml:space="preserve">2025</t></is></c><c r="G8" t="inlineStr"><is><t xml:space="preserve">May</t></is></c><c r="H8" t="inlineStr"><is><t xml:space="preserve">Robust entangled-photon sources based on PPKTP for rotational-misalignment-resilient free-space QKD.</t></is></c><c r="I8" t="inlineStr"><is><t xml:space="preserve">-</t></is></c><c r="J8" t="inlineStr"><is><t xml:space="preserve">https://scholar.google.com/citations?user=KKD-BaUAAAAJ&amp;hl=en</t></is></c></row><row r="9"><c r="A9" t="inlineStr"><is><t xml:space="preserve">8</t></is></c><c r="B9" t="inlineStr"><is><t xml:space="preserve">VIKASH KUMAR YADAV</t></is></c><c r="C9" t="inlineStr"><is><t xml:space="preserve">2018PHZ8434</t></is></c><c r="D9" t="inlineStr"><is><t xml:space="preserve">JOYEE GHOSH</t></is></c><c r="E9" t="inlineStr"><is><t xml:space="preserve">VIVEK VENKATARAMAN</t></is></c><c r="F9" t="inlineStr"><is><t xml:space="preserve">2025</t></is></c><c r="G9" t="inlineStr"><is><t xml:space="preserve">April</t></is></c><c r="H9" t="inlineStr"><is><t xml:space="preserve">PPLN-waveguide based entangled-photon sources for multi-user QKD over metropolitan-scale fiber-optic networks</t></is></c><c r="I9" t="inlineStr"><is><t xml:space="preserve">Received S S Sharma award for excellence of doctoral thesis in Optic &amp; Photonics in IITD Convocation-2025. 
+Currently, a postdoctoral researcher in Department of Electrical and Computer Engineering, University of Maryland, USA.</t></is></c><c r="J9" t="inlineStr"><is><t xml:space="preserve">https://scholar.google.com/citations?user=_3uXS_EAAAAJ&amp;hl=en</t></is></c></row><row r="10"><c r="A10" t="inlineStr"><is><t xml:space="preserve">9</t></is></c><c r="B10" t="inlineStr"><is><t xml:space="preserve">DISHA ARORA</t></is></c><c r="C10" t="inlineStr"><is><t xml:space="preserve">2018PHZ8368</t></is></c><c r="D10" t="inlineStr"><is><t xml:space="preserve">SANKALPA GHOSH</t></is></c><c r="E10" t="inlineStr"><is><t xml:space="preserve">ROHIT NARULA</t></is></c><c r="F10" t="inlineStr"><is><t xml:space="preserve">2025</t></is></c><c r="G10" t="inlineStr"><is><t xml:space="preserve">January</t></is></c><c r="H10" t="inlineStr"><is><t xml:space="preserve">Polarization Controlled Optical Response of Twisted Graphene Systems</t></is></c><c r="I10" t="inlineStr"><is><t xml:space="preserve">External Examiner: 1.Prof. Amit Aggarwal, IIT Kanpur (INDIA) 2. Prof. Jose Lado, Aalto University, Finland</t></is></c><c r="J10" t="inlineStr"><is><t xml:space="preserve">https://scholar.google.com/citations?user=tPn8E5QAAAAJ&amp;hl=en</t></is></c></row><row r="11"><c r="A11" t="inlineStr"><is><t xml:space="preserve">10</t></is></c><c r="B11" t="inlineStr"><is><t xml:space="preserve">DEEPANSHU AGGARWAL</t></is></c><c r="C11" t="inlineStr"><is><t xml:space="preserve">2019PHZ8013</t></is></c><c r="D11" t="inlineStr"><is><t xml:space="preserve">ROHIT NARULA</t></is></c><c r="E11" t="inlineStr"><is><t xml:space="preserve">SANKALPA GHOSH</t></is></c><c r="F11" t="inlineStr"><is><t xml:space="preserve">2025</t></is></c><c r="G11" t="inlineStr"><is><t xml:space="preserve">July</t></is></c><c r="H11" t="inlineStr"><is><t xml:space="preserve">Emergent Fractality in Graphene-Based Twisted van der Waals
+Heterostructures</t></is></c><c r="I11" t="inlineStr"><is><t xml:space="preserve">-</t></is></c><c r="J11" t="inlineStr"><is><t xml:space="preserve">https://scholar.google.com/citations?user=f1sQ3S8AAAAJ&amp;hl=en</t></is></c></row><row r="12"><c r="A12" t="inlineStr"><is><t xml:space="preserve">11</t></is></c><c r="B12" t="inlineStr"><is><t xml:space="preserve">Nikita Sharma</t></is></c><c r="C12" t="inlineStr"><is><t xml:space="preserve">2019PHZ8027</t></is></c><c r="D12" t="inlineStr"><is><t xml:space="preserve">Sujeet Chaudhary</t></is></c><c r="E12" t="inlineStr"><is><t xml:space="preserve">NA</t></is></c><c r="F12" t="inlineStr"><is><t xml:space="preserve">2025</t></is></c><c r="G12" t="inlineStr"><is><t xml:space="preserve">July</t></is></c><c r="H12" t="inlineStr"><is><t xml:space="preserve">Magneto transport and Spin Dynamics Investigations on the Weyl semi-metallic Heusler alloy Co2MnGa and its Heterostructures</t></is></c><c r="I12" t="inlineStr"><is><t xml:space="preserve">National Post Doc Fellow (NPDF) at IISc, Bangalore, INDIA with Prof. Arindam Ghosh&apos;s group, (Since Jan 2026)</t></is></c><c r="J12" t="inlineStr"><is><t xml:space="preserve">https://www.linkedin.com/in/nikitasharma11/
+https://scholar.google.com/citations?user=K_wgvD4AAAAJ&amp;hl=en&amp;oi=sra</t></is></c></row><row r="13"><c r="A13" t="inlineStr"><is><t xml:space="preserve">12</t></is></c><c r="B13" t="inlineStr"><is><t xml:space="preserve">SHIVANI SHARMA</t></is></c><c r="C13" t="inlineStr"><is><t xml:space="preserve">2017PHZ8620</t></is></c><c r="D13" t="inlineStr"><is><t xml:space="preserve">JOYEE GHOSH</t></is></c><c r="E13" t="inlineStr"><is><t xml:space="preserve">VIVEK VENKATARAMAN</t></is></c><c r="F13" t="inlineStr"><is><t xml:space="preserve">2024</t></is></c><c r="G13" t="inlineStr"><is><t xml:space="preserve">January</t></is></c><c r="H13" t="inlineStr"><is><t xml:space="preserve">Telecom band quantum photonic sources in SOI waveguides</t></is></c><c r="I13" t="inlineStr"><is><t xml:space="preserve">Received S S Sharma award for excellence of doctoral thesis in Optic &amp; Photonics in IITD Convocation-2024. Currently: postdoctoral researcher in the group of Prof. Christine Silberhorn in University of Paderborne, GERMANY.</t></is></c><c r="J13" t="inlineStr"><is><t xml:space="preserve">https://scholar.google.com/citations?user=4MzahpQAAAAJ&amp;hl=en</t></is></c></row><row r="14"><c r="A14" t="inlineStr"><is><t xml:space="preserve">13</t></is></c><c r="B14" t="inlineStr"><is><t xml:space="preserve">Sanjay Kumar Kedia</t></is></c><c r="C14" t="inlineStr"><is><t xml:space="preserve">2018PHZ8369</t></is></c><c r="D14" t="inlineStr"><is><t xml:space="preserve">Sujeet Chaudhary</t></is></c><c r="E14" t="inlineStr"><is><t xml:space="preserve">NA</t></is></c><c r="F14" t="inlineStr"><is><t xml:space="preserve">2024</t></is></c><c r="G14" t="inlineStr"><is><t xml:space="preserve">October</t></is></c><c r="H14" t="inlineStr"><is><t xml:space="preserve">Tailoring the Exchange Bias in ion beam sputtered Ni81Fe19/Ir7Mn93 and Co2FeAl/Ir7Mn93 heterostructures by altering the grain-size of the Ir7Mn93 layer and ion-beam irradiation</t></is></c><c r="I14" t="inlineStr"><is><t xml:space="preserve">Scientist at IUAC, New Delhi (since June 2012)</t></is></c><c r="J14" t="inlineStr"><is><t xml:space="preserve">https://www.linkedin.com/in/sanjay-kedia-1a9a9836/ 
+https://scholar.google.com/citations?user=6852OAEAAAAJ&amp;hl=en&amp;oi=sra</t></is></c></row><row r="15"><c r="A15" t="inlineStr"><is><t xml:space="preserve">14</t></is></c><c r="B15" t="inlineStr"><is><t xml:space="preserve">Lalit Pandey</t></is></c><c r="C15" t="inlineStr"><is><t xml:space="preserve">2018PHZ8323</t></is></c><c r="D15" t="inlineStr"><is><t xml:space="preserve">Sujeet Chaudhary</t></is></c><c r="E15" t="inlineStr"><is><t xml:space="preserve">NA</t></is></c><c r="F15" t="inlineStr"><is><t xml:space="preserve">2023</t></is></c><c r="G15" t="inlineStr"><is><t xml:space="preserve">June</t></is></c><c r="H15" t="inlineStr"><is><t xml:space="preserve">Magnetotransport and Spin Dynamics Investigations on the Te-based Topological materials and their Heterostructures Fabricated by Sputtering</t></is></c><c r="I15" t="inlineStr"><is><t xml:space="preserve">Post-Doctoral Researcher in Prof. Saroj Dash’s group at Department of Microtechnology and Nanoscience, Chalmers University of Technology, Göthenburg, Sweden (since Nov 2023)</t></is></c><c r="J15" t="inlineStr"><is><t xml:space="preserve">https://www.linkedin.com/in/lalit-pandey-391956119/  https://scholar.google.com/citations?user=5H2qZDMAAAAJ&amp;hl=en</t></is></c></row><row r="16"><c r="A16" t="inlineStr"><is><t xml:space="preserve">15</t></is></c><c r="B16" t="inlineStr"><is><t xml:space="preserve">Ekta Goyat</t></is></c><c r="C16" t="inlineStr"><is><t xml:space="preserve">2016PHZ8210</t></is></c><c r="D16" t="inlineStr"><is><t xml:space="preserve">Sujeet Chaudhary</t></is></c><c r="E16" t="inlineStr"><is><t xml:space="preserve">NA</t></is></c><c r="F16" t="inlineStr"><is><t xml:space="preserve">2023</t></is></c><c r="G16" t="inlineStr"><is><t xml:space="preserve">July</t></is></c><c r="H16" t="inlineStr"><is><t xml:space="preserve">Investigations of the magnetic anisotropy, exchange bias and ferromagnetic resonance in Co, Ni81Fe19 and Co/Ir22Mn78 thin films</t></is></c><c r="I16" t="inlineStr"><is><t xml:space="preserve">Assistant Professor, Govt. College, Rohtak, Haryana (since July 2018)</t></is></c><c r="J16" t="inlineStr"><is><t xml:space="preserve">https://www.linkedin.com/in/ekta-goyat-289594ab/
+https://www.researchgate.net/profile/Ekta-Goyat</t></is></c></row><row r="17"><c r="A17" t="inlineStr"><is><t xml:space="preserve">16</t></is></c><c r="B17" t="inlineStr"><is><t xml:space="preserve">Nanhe Kumar Gupta</t></is></c><c r="C17" t="inlineStr"><is><t xml:space="preserve">2017PHZ8623</t></is></c><c r="D17" t="inlineStr"><is><t xml:space="preserve">Sujeet Chaudhary</t></is></c><c r="E17" t="inlineStr"><is><t xml:space="preserve">NA</t></is></c><c r="F17" t="inlineStr"><is><t xml:space="preserve">2023</t></is></c><c r="G17" t="inlineStr"><is><t xml:space="preserve">July</t></is></c><c r="H17" t="inlineStr"><is><t xml:space="preserve">Fabrication and Investigations on the sputtered CoFeB based Heterostructures comprising of Transition Metal Dichalcogenides and Heavy Metals</t></is></c><c r="I17" t="inlineStr"><is><t xml:space="preserve">Post-Doctoral Researcher in Prof. Sakuraba’s Group at Centre for Magnetic and Spintronic Materials, NIMS, Tsukuba, Ibaraki, JAPAN (since Nov. 2023); Recipient of Prof. K L Chopra Best PhD Thesis Award at Dept. of Physics @ Convocation-2024, IIT Delhi</t></is></c><c r="J17" t="inlineStr"><is><t xml:space="preserve">https://www.researchgate.net/profile/Nanhe-Gupta https://scholar.google.com/citations?user=vPJ88P8AAAAJ&amp;hl=en</t></is></c></row><row r="18"><c r="A18" t="inlineStr"><is><t xml:space="preserve">17</t></is></c><c r="B18" t="inlineStr"><is><t xml:space="preserve">Vireshwar Mishra</t></is></c><c r="C18" t="inlineStr"><is><t xml:space="preserve">2018PHZ8358</t></is></c><c r="D18" t="inlineStr"><is><t xml:space="preserve">Sujeet Chaudhary</t></is></c><c r="E18" t="inlineStr"><is><t xml:space="preserve">NA</t></is></c><c r="F18" t="inlineStr"><is><t xml:space="preserve">2023</t></is></c><c r="G18" t="inlineStr"><is><t xml:space="preserve">July</t></is></c><c r="H18" t="inlineStr"><is><t xml:space="preserve">Growth and Investigations of Co-Based Spin Gapless Semiconducting Equiatomic Quaternary Heusler Alloy Thin Films for Spintronic Applications</t></is></c><c r="I18" t="inlineStr"><is><t xml:space="preserve">Post-Doctoral Researcher in Prof. Ramesh C Budhani’s Group, Morgan State University, Baltimore, Maryland, USA (Jan 2025 – April 2025); Post-Doctoral Researcher in Prof. Manh-Huong Phan’s Group, Department of Physics, University of South Florida, Tampa, Florida, USA (Jan 2024 – Dec 2024)</t></is></c><c r="J18" t="inlineStr"><is><t xml:space="preserve">https://www.linkedin.com/in/vireshwar-mishra-a0a5b4189/
+https://scholar.google.com/citations?user=ix85ckAAAAAJ&amp;hl=en</t></is></c></row><row r="19"><c r="A19" t="inlineStr"><is><t xml:space="preserve">18</t></is></c><c r="B19" t="inlineStr"><is><t xml:space="preserve">VINEET SHUKLA</t></is></c><c r="C19" t="inlineStr"><is><t xml:space="preserve">2015PHZ8195</t></is></c><c r="D19" t="inlineStr"><is><t xml:space="preserve">JOYEE GHOSH</t></is></c><c r="E19" t="inlineStr"><is><t xml:space="preserve">-</t></is></c><c r="F19" t="inlineStr"><is><t xml:space="preserve">2022</t></is></c><c r="G19" t="inlineStr"><is><t xml:space="preserve">October</t></is></c><c r="H19" t="inlineStr"><is><t xml:space="preserve">Postselection-Free, Entangled Biphoton States from Integrated Waveguide Devices in Potassium Titanyl Phosphate</t></is></c><c r="I19" t="inlineStr"><is><t xml:space="preserve">-</t></is></c><c r="J19" t="inlineStr"><is><t xml:space="preserve">-</t></is></c></row><row r="20"><c r="A20" t="inlineStr"><is><t xml:space="preserve">19</t></is></c><c r="B20" t="inlineStr"><is><t xml:space="preserve">Soumyarup Hait</t></is></c><c r="C20" t="inlineStr"><is><t xml:space="preserve">2017PHZ8371</t></is></c><c r="D20" t="inlineStr"><is><t xml:space="preserve">Sujeet Chaudhary</t></is></c><c r="E20" t="inlineStr"><is><t xml:space="preserve">NA</t></is></c><c r="F20" t="inlineStr"><is><t xml:space="preserve">2022</t></is></c><c r="G20" t="inlineStr"><is><t xml:space="preserve">October</t></is></c><c r="H20" t="inlineStr"><is><t xml:space="preserve">Growth and Investigation of Magnetic Properties of Co-based Heusler and Amorphous Alloy Stacked with Heavy Metals and 2D Material for Spintronics Applications</t></is></c><c r="I20" t="inlineStr"><is><t xml:space="preserve">Post-Doctoral Researcher in Prof. Christopher Marrows’s Group at School of Physics and Astronomy, University of Leeds, Leeds, UK (since June 2024); Previously, Research Fellow @ Prof. Song Peng’s group, NTU, Singapore (Dec 2022 – Mar 2024)</t></is></c><c r="J20" t="inlineStr"><is><t xml:space="preserve">https://www.linkedin.com/in/soumyarup-hait-088088203/
+https://scholar.google.com/citations?user=X8JiBC4AAAAJ&amp;hl=en</t></is></c></row><row r="21"><c r="A21" t="inlineStr"><is><t xml:space="preserve">20</t></is></c><c r="B21" t="inlineStr"><is><t xml:space="preserve">MANISHA ARORA</t></is></c><c r="C21" t="inlineStr"><is><t xml:space="preserve">2013PHZ8194</t></is></c><c r="D21" t="inlineStr"><is><t xml:space="preserve">SANKALPA GHOSH</t></is></c><c r="E21" t="inlineStr"><is><t xml:space="preserve">-</t></is></c><c r="F21" t="inlineStr"><is><t xml:space="preserve">2021</t></is></c><c r="G21" t="inlineStr"><is><t xml:space="preserve">October</t></is></c><c r="H21" t="inlineStr"><is><t xml:space="preserve">Two dimensional periodic magnetic modulation:
+Hofstadter butterflies and Conductances in Mono and
+Bilayer Graphene</t></is></c><c r="I21" t="inlineStr"><is><t xml:space="preserve">External Examiners: 1. Prof. Mander M. Deshmukh (TIFR, INDIA) 2. Prof. F. M. Peeters ( University of Antwerp, Belgium)</t></is></c><c r="J21" t="inlineStr"><is><t xml:space="preserve">https://scholar.google.com/citations?user=OEsFseIAAAAJ&amp;hl=en</t></is></c></row><row r="22"><c r="A22" t="inlineStr"><is><t xml:space="preserve">21</t></is></c><c r="B22" t="inlineStr"><is><t xml:space="preserve">Vineet Barwal</t></is></c><c r="C22" t="inlineStr"><is><t xml:space="preserve">2014PHZ8353</t></is></c><c r="D22" t="inlineStr"><is><t xml:space="preserve">Sujeet Chaudhary</t></is></c><c r="E22" t="inlineStr"><is><t xml:space="preserve">NA</t></is></c><c r="F22" t="inlineStr"><is><t xml:space="preserve">2021</t></is></c><c r="G22" t="inlineStr"><is><t xml:space="preserve">February</t></is></c><c r="H22" t="inlineStr"><is><t xml:space="preserve">Growth and Investigations of MnAl Binary Alloy and Co Based Full Heusler Alloy Thin Films for Spintronic Applications</t></is></c><c r="I22" t="inlineStr"><is><t xml:space="preserve">Sr. Thin Film Process Development Engineer @ Headway Technologies, Milpitas, California, USA (since Oct 2025); Previously, Postdoctoral Researcher at Prof. Sakuraba’s group - Centre for Magnetic and Spintronics Materials (CMSM), NIMS, Tsukuba, JAPAN (since April 2022 - Sept 2025).</t></is></c><c r="J22" t="inlineStr"><is><t xml:space="preserve">https://www.linkedin.com/in/vineet-barwal-557ab5a7/
+https://scholar.google.com/citations?user=GcFcWyUAAAAJ&amp;hl=en</t></is></c></row><row r="23"><c r="A23" t="inlineStr"><is><t xml:space="preserve">22</t></is></c><c r="B23" t="inlineStr"><is><t xml:space="preserve">Pradeep Kumar Sharma</t></is></c><c r="C23" t="inlineStr"><is><t xml:space="preserve">2015PHZ8379</t></is></c><c r="D23" t="inlineStr"><is><t xml:space="preserve">Sujeet Chaudhary</t></is></c><c r="E23" t="inlineStr"><is><t xml:space="preserve">NA</t></is></c><c r="F23" t="inlineStr"><is><t xml:space="preserve">2021</t></is></c><c r="G23" t="inlineStr"><is><t xml:space="preserve">October</t></is></c><c r="H23" t="inlineStr"><is><t xml:space="preserve">Synthesis and characterization of chalcogenides-based Nanomaterials for thermoelectric applications</t></is></c><c r="I23" t="inlineStr"><is><t xml:space="preserve">Assistant Professor at Dept. of Physics, Shyamlal College, Delhi Univ. Delhi (since 2013)</t></is></c><c r="J23" t="inlineStr"><is><t xml:space="preserve">https://scholar.google.com/citations?user=NXylqJYAAAAJ&amp;hl=en
+https://www.researchgate.net/profile/Pradeep-Sharma-58/research</t></is></c></row><row r="24"><c r="A24" t="inlineStr"><is><t xml:space="preserve">23</t></is></c><c r="B24" t="inlineStr"><is><t xml:space="preserve">Ramesh Kumar</t></is></c><c r="C24" t="inlineStr"><is><t xml:space="preserve">2013PHZ8569</t></is></c><c r="D24" t="inlineStr"><is><t xml:space="preserve">JOYEE GHOSH</t></is></c><c r="E24" t="inlineStr"><is><t xml:space="preserve">-</t></is></c><c r="F24" t="inlineStr"><is><t xml:space="preserve">2020</t></is></c><c r="G24" t="inlineStr"><is><t xml:space="preserve">December</t></is></c><c r="H24" t="inlineStr"><is><t xml:space="preserve">Parametric downconversion in a Lithium Niobate ridge waveguide</t></is></c><c r="I24" t="inlineStr"><is><t xml:space="preserve">-</t></is></c><c r="J24" t="inlineStr"><is><t xml:space="preserve">-</t></is></c></row><row r="25"><c r="A25" t="inlineStr"><is><t xml:space="preserve">24</t></is></c><c r="B25" t="inlineStr"><is><t xml:space="preserve">Akash Kumar</t></is></c><c r="C25" t="inlineStr"><is><t xml:space="preserve">2014PHZ8344</t></is></c><c r="D25" t="inlineStr"><is><t xml:space="preserve">Sujeet Chaudhary</t></is></c><c r="E25" t="inlineStr"><is><t xml:space="preserve">P K Muduli</t></is></c><c r="F25" t="inlineStr"><is><t xml:space="preserve">2020</t></is></c><c r="G25" t="inlineStr"><is><t xml:space="preserve">June</t></is></c><c r="H25" t="inlineStr"><is><t xml:space="preserve">Spin-orbit torques in magnetic/non-magnetic heterostructures</t></is></c><c r="I25" t="inlineStr"><is><t xml:space="preserve">Assistant Professor, @ IIT Kharagpur (Since Jun 2026); Previously Assistant Prof. @ Tohoku University, Sendai, Miyagi, Japan (Apr 2023 – May 2026) Present); Postdoctoral Researcher in Prof. Yohan Akerman’s group at University of Gothenburg, Gothenburg, Sweden (Aug 2020 – May 2026)</t></is></c><c r="J25" t="inlineStr"><is><t xml:space="preserve">https://www.linkedin.com/in/akashku93/ ; https://scholar.google.com/citations?user=4U426k4AAAAJ&amp;hl=en&amp;oi=sra</t></is></c></row><row r="26"><c r="A26" t="inlineStr"><is><t xml:space="preserve">25</t></is></c><c r="B26" t="inlineStr"><is><t xml:space="preserve">PUJA MONDAL</t></is></c><c r="C26" t="inlineStr"><is><t xml:space="preserve">2012PHZ8055</t></is></c><c r="D26" t="inlineStr"><is><t xml:space="preserve">SANKALPA GHOSH</t></is></c><c r="E26" t="inlineStr"><is><t xml:space="preserve">-</t></is></c><c r="F26" t="inlineStr"><is><t xml:space="preserve">2018</t></is></c><c r="G26" t="inlineStr"><is><t xml:space="preserve">September</t></is></c><c r="H26" t="inlineStr"><is><t xml:space="preserve">Quantum Transport in Two-dimensional Electron Gas with Non-relativistic and Relativistic Dispersion</t></is></c><c r="I26" t="inlineStr"><is><t xml:space="preserve">Received Distinction of Doctoral Research Award:
+External Examiners: 1. Prof. Diptiman Sen (IISC Bangalore) 2. Prof. Ravindra N Bhatt ( Princeton University, USA)</t></is></c><c r="J26" t="inlineStr"><is><t xml:space="preserve">https://scholar.google.com/citations?user=hCmSYOYAAAAJ&amp;hl=en</t></is></c></row><row r="27"><c r="A27" t="inlineStr"><is><t xml:space="preserve">26</t></is></c><c r="B27" t="inlineStr"><is><t xml:space="preserve">Suchitra Yadav</t></is></c><c r="C27" t="inlineStr"><is><t xml:space="preserve">2011PHZ8150</t></is></c><c r="D27" t="inlineStr"><is><t xml:space="preserve">Sujeet Chaudhary</t></is></c><c r="E27" t="inlineStr"><is><t xml:space="preserve">NA</t></is></c><c r="F27" t="inlineStr"><is><t xml:space="preserve">2018</t></is></c><c r="G27" t="inlineStr"><is><t xml:space="preserve">December</t></is></c><c r="H27" t="inlineStr"><is><t xml:space="preserve">Studies and Study of CoSb2 Thin Films and its Nanocomposites for Thermoelectric Applications</t></is></c><c r="I27" t="inlineStr"><is><t xml:space="preserve">Assistant Professor, Dept. of Physics, University of Rajasthan (since July 2018)</t></is></c><c r="J27" t="inlineStr"><is><t xml:space="preserve">https://www.linkedin.com/in/suchitra-yadav-358a9470/ https://scholar.google.com/citations?user=KenuZb0AAAAJ&amp;hl=hi</t></is></c></row><row r="28"><c r="A28" t="inlineStr"><is><t xml:space="preserve">27</t></is></c><c r="B28" t="inlineStr"><is><t xml:space="preserve">Rekha Bai</t></is></c><c r="C28" t="inlineStr"><is><t xml:space="preserve">2012PHZ8037</t></is></c><c r="D28" t="inlineStr"><is><t xml:space="preserve">Sujeet Chaudhary</t></is></c><c r="E28" t="inlineStr"><is><t xml:space="preserve">D K Pandya</t></is></c><c r="F28" t="inlineStr"><is><t xml:space="preserve">2018</t></is></c><c r="G28" t="inlineStr"><is><t xml:space="preserve">October</t></is></c><c r="H28" t="inlineStr"><is><t xml:space="preserve">Vertically Aligned Hetero-epitaxial ZnO/CdS and ZnO/PbS Core/Shell Nanorod Arrays : A Platform for Enhanced Phototelectrochemical Response of Water Splitting Devices</t></is></c><c r="I28" t="inlineStr"><is><t xml:space="preserve">Assistant Professor, Dept. of Physics, Ch. Bansilal Govt. College for Women, Tosham Haryana (since July 2018)</t></is></c><c r="J28" t="inlineStr"><is><t xml:space="preserve">https://scholar.google.com/citations?user=VRcBGNkAAAAJ&amp;hl=en https://www.researchgate.net/profile/Rekha-Bai</t></is></c></row><row r="29"><c r="A29" t="inlineStr"><is><t xml:space="preserve">28</t></is></c><c r="B29" t="inlineStr"><is><t xml:space="preserve">Sajid Husain</t></is></c><c r="C29" t="inlineStr"><is><t xml:space="preserve">2013PHZ8483</t></is></c><c r="D29" t="inlineStr"><is><t xml:space="preserve">Sujeet Chaudhary</t></is></c><c r="E29" t="inlineStr"><is><t xml:space="preserve">NA</t></is></c><c r="F29" t="inlineStr"><is><t xml:space="preserve">2018</t></is></c><c r="G29" t="inlineStr"><is><t xml:space="preserve">September</t></is></c><c r="H29" t="inlineStr"><is><t xml:space="preserve">Investigation on Ion Beam Sputtered Co2FeAl Heusler Alloy based Heterostructures for Spintronics</t></is></c><c r="I29" t="inlineStr"><is><t xml:space="preserve">Research Scientist at Prof. Ramesh Ramamoorthy’s group - Materials Sciences Division, Lawrence Berkeley National Laboratory, Berkeley, California 94720, USA (since Oct 2022); Postdoctoral Researcher at Laboratoire Albert Fert, France (since Nov 2020 – Sept 2022); Postdoctoral Researcher in Prof. Peter Svedlindh’s group at Uppsala University, Sweden (Nov 2018-Oct 2020)</t></is></c><c r="J29" t="inlineStr"><is><t xml:space="preserve">https://www.linkedin.com/in/sajid-husain-54a15160/
 https://scholar.google.com/citations?user=Sd8NFmsAAAAJ&amp;hl=en
-https://www.researchgate.net/profile/Sajid-Husain-2</t></is></c></row><row r="18"><c r="A18" t="inlineStr"><is><t xml:space="preserve">17</t></is></c><c r="B18" t="inlineStr"><is><t xml:space="preserve">Deepika Jhajhria</t></is></c><c r="C18" t="inlineStr"><is><t xml:space="preserve">2012PHZ8050</t></is></c><c r="D18" t="inlineStr"><is><t xml:space="preserve">Sujeet Chaudhary</t></is></c><c r="E18" t="inlineStr"><is><t xml:space="preserve">D K Pandya</t></is></c><c r="F18" t="inlineStr"><is><t xml:space="preserve">2018</t></is></c><c r="G18" t="inlineStr"><is><t xml:space="preserve">October</t></is></c><c r="H18" t="inlineStr"><is><t xml:space="preserve">Tuning of Magnetization Dynamics in CoFeB Thin Film Structures: Role of Composition, Annealing, Spin Pumping and Interlayer Exchange Coupling</t></is></c><c r="I18" t="inlineStr"><is><t xml:space="preserve">Technical Officer, Centre for Interdisciplinary Research (CIR), MNNIT Allahabad (Since April 2026); Research Establishment Officer (REO) at Dept. of Sustainable Energy Engineering, IIT Kanpur (July 2022 - March 2026); Research Associate in Prof. Ramesh Chandra’s Group @ IIT Roorkee (Jan 2020-May 2022)</t></is></c><c r="J18" t="inlineStr"><is><t xml:space="preserve">https://www.linkedin.com/in/deepika-jhajhria-77b61339/
-[...2 lines deleted...]
-https://scholar.google.com/citations?user=7KbiZgwAAAAJ&amp;hl=en&amp;oi=sra</t></is></c></row><row r="22"><c r="A22" t="inlineStr"><is><t xml:space="preserve">21</t></is></c><c r="B22" t="inlineStr"><is><t xml:space="preserve">Himanshu Fulara</t></is></c><c r="C22" t="inlineStr"><is><t xml:space="preserve">2014/June</t></is></c><c r="D22" t="inlineStr"><is><t xml:space="preserve">Sujeet Chaudhary</t></is></c><c r="E22" t="inlineStr"><is><t xml:space="preserve">S C Kashyap</t></is></c><c r="F22" t="inlineStr"><is><t xml:space="preserve">2015</t></is></c><c r="G22" t="inlineStr"><is><t xml:space="preserve">June</t></is></c><c r="H22" t="inlineStr"><is><t xml:space="preserve">Exchange Bias Investigations in Ion-Beam Sputtered Antiferromagnetic/ Ferromagnetic Bilayer Thin Films for Spintronics</t></is></c><c r="I22" t="inlineStr"><is><t xml:space="preserve">Associate Prof. @ Dept. of Physics, IIT Roorkee (Since June 2026); Assistant Prof. @ Dept. of Physics, IIT Roorkee (Jun 2021- May 2026); PDF at Prof. Åkerman’s group, Univ. of Gothenburg, Sweden (Jun’17 – May’21); Assistant Prof. at Galghotia University, Greater Noida, UP (Jan’16-May’17); PDF at Prof. Kirschner’s group, MPI, Halle, Germany (Aug’14-Aug’15)</t></is></c><c r="J22" t="inlineStr"><is><t xml:space="preserve">https://www.iitr.ac.in/~PH/Himanshu_Fulara
+https://www.researchgate.net/profile/Sajid-Husain-2</t></is></c></row><row r="30"><c r="A30" t="inlineStr"><is><t xml:space="preserve">29</t></is></c><c r="B30" t="inlineStr"><is><t xml:space="preserve">Deepika Jhajhria</t></is></c><c r="C30" t="inlineStr"><is><t xml:space="preserve">2012PHZ8050</t></is></c><c r="D30" t="inlineStr"><is><t xml:space="preserve">Sujeet Chaudhary</t></is></c><c r="E30" t="inlineStr"><is><t xml:space="preserve">D K Pandya</t></is></c><c r="F30" t="inlineStr"><is><t xml:space="preserve">2018</t></is></c><c r="G30" t="inlineStr"><is><t xml:space="preserve">October</t></is></c><c r="H30" t="inlineStr"><is><t xml:space="preserve">Tuning of Magnetization Dynamics in CoFeB Thin Film Structures: Role of Composition, Annealing, Spin Pumping and Interlayer Exchange Coupling</t></is></c><c r="I30" t="inlineStr"><is><t xml:space="preserve">Technical Officer, Centre for Interdisciplinary Research (CIR), MNNIT Allahabad (Since April 2026); Research Establishment Officer (REO) at Dept. of Sustainable Energy Engineering, IIT Kanpur (July 2022 - March 2026); Research Associate in Prof. Ramesh Chandra’s Group @ IIT Roorkee (Jan 2020-May 2022)</t></is></c><c r="J30" t="inlineStr"><is><t xml:space="preserve">https://www.linkedin.com/in/deepika-jhajhria-77b61339/
+https://scholar.google.com/citations?user=mLiJjnkAAAAJ&amp;hl=en&amp;oi=sra</t></is></c></row><row r="31"><c r="A31" t="inlineStr"><is><t xml:space="preserve">30</t></is></c><c r="B31" t="inlineStr"><is><t xml:space="preserve">Nilamani Behera</t></is></c><c r="C31" t="inlineStr"><is><t xml:space="preserve">2011PHZ8153</t></is></c><c r="D31" t="inlineStr"><is><t xml:space="preserve">Sujeet Chaudhary</t></is></c><c r="E31" t="inlineStr"><is><t xml:space="preserve">D K Pandya</t></is></c><c r="F31" t="inlineStr"><is><t xml:space="preserve">2017</t></is></c><c r="G31" t="inlineStr"><is><t xml:space="preserve">June</t></is></c><c r="H31" t="inlineStr"><is><t xml:space="preserve">Study of Spin Pumping and Interfacial Anti-Damping in Ni81Fe19(Py)/β-Ta, β-W, Al, Cu Heterostructures by Ferromagnetic Resonance</t></is></c><c r="I31" t="inlineStr"><is><t xml:space="preserve">Assistant Prof., Dept. of Basic Sceinces, IIT Bhubaneshwar, Odisha (Since May 2025); Postdoctoral Researcher in Prof. Yohan Akerman’s group Department of Physics, University of Gothenburg, Gothenburg, Sweden (since 2020 – April 2025); Postdoctoral Researcher in Prof. Peter Svedlindh’s group at Uppsala University, Sweden (2017-2020)</t></is></c><c r="J31" t="inlineStr"><is><t xml:space="preserve">https://www.iitbbs.ac.in/index.php/nilamani-behera/ linkedin.com/in/nilamani-behera-6489a074 https://scholar.google.com/citations?user=bmNv2b8AAAAJ&amp;hl=en</t></is></c></row><row r="32"><c r="A32" t="inlineStr"><is><t xml:space="preserve">31</t></is></c><c r="B32" t="inlineStr"><is><t xml:space="preserve">Anjali Yadav</t></is></c><c r="C32" t="inlineStr"><is><t xml:space="preserve">2009PHZ8110</t></is></c><c r="D32" t="inlineStr"><is><t xml:space="preserve">Sujeet Chaudhary</t></is></c><c r="E32" t="inlineStr"><is><t xml:space="preserve">NA</t></is></c><c r="F32" t="inlineStr"><is><t xml:space="preserve">2016</t></is></c><c r="G32" t="inlineStr"><is><t xml:space="preserve">March</t></is></c><c r="H32" t="inlineStr"><is><t xml:space="preserve">Static and Dynamic Magnetic response and Magnetotransport properties of Cobalt based Heusler alloy thin films</t></is></c><c r="I32" t="inlineStr"><is><t xml:space="preserve">Senior Member of Technical Staff @ Princeton Innotech Inc, NJ, USA (Since Nov 2025); Research Scientist @ The Conti Group, NJ, USA (May 2022- Oct 2025); Research Manager &amp; Rutgers University–New Brunswick, USA (Oct. 2020 - May 2022)</t></is></c><c r="J32" t="inlineStr"><is><t xml:space="preserve">https://www.linkedin.com/in/yanjali/ 
+https://scholar.google.com/citations?user=IAJGNhgAAAAJ&amp;hl=en&amp;oi=sra</t></is></c></row><row r="33"><c r="A33" t="inlineStr"><is><t xml:space="preserve">32</t></is></c><c r="B33" t="inlineStr"><is><t xml:space="preserve">Rekha Gupta</t></is></c><c r="C33" t="inlineStr"><is><t xml:space="preserve">2011PHZ8141</t></is></c><c r="D33" t="inlineStr"><is><t xml:space="preserve">Sujeet Chaudhary</t></is></c><c r="E33" t="inlineStr"><is><t xml:space="preserve">NA</t></is></c><c r="F33" t="inlineStr"><is><t xml:space="preserve">2016</t></is></c><c r="G33" t="inlineStr"><is><t xml:space="preserve">July</t></is></c><c r="H33" t="inlineStr"><is><t xml:space="preserve">Magnetoelectric Coupling in Multiferroic Bismuth Ferrite based Composite Nanostructures</t></is></c><c r="I33" t="inlineStr"><is><t xml:space="preserve">Assistant Professor of Physics, Department of Applied Sciences, Noida Institute of Engineering &amp; Technology, Greater Noida, UP (since Jan 2021)</t></is></c><c r="J33" t="inlineStr"><is><t xml:space="preserve">https://www.linkedin.com/in/dr-rekha-gupta-8b164339/
+https://scholar.google.com/citations?user=7KbiZgwAAAAJ&amp;hl=en&amp;oi=sra</t></is></c></row><row r="34"><c r="A34" t="inlineStr"><is><t xml:space="preserve">33</t></is></c><c r="B34" t="inlineStr"><is><t xml:space="preserve">Himanshu Fulara</t></is></c><c r="C34" t="inlineStr"><is><t xml:space="preserve">2014/June</t></is></c><c r="D34" t="inlineStr"><is><t xml:space="preserve">Sujeet Chaudhary</t></is></c><c r="E34" t="inlineStr"><is><t xml:space="preserve">S C Kashyap</t></is></c><c r="F34" t="inlineStr"><is><t xml:space="preserve">2015</t></is></c><c r="G34" t="inlineStr"><is><t xml:space="preserve">June</t></is></c><c r="H34" t="inlineStr"><is><t xml:space="preserve">Exchange Bias Investigations in Ion-Beam Sputtered Antiferromagnetic/ Ferromagnetic Bilayer Thin Films for Spintronics</t></is></c><c r="I34" t="inlineStr"><is><t xml:space="preserve">Associate Prof. @ Dept. of Physics, IIT Roorkee (Since June 2026); Assistant Prof. @ Dept. of Physics, IIT Roorkee (Jun 2021- May 2026); PDF at Prof. Åkerman’s group, Univ. of Gothenburg, Sweden (Jun’17 – May’21); Assistant Prof. at Galghotia University, Greater Noida, UP (Jan’16-May’17); PDF at Prof. Kirschner’s group, MPI, Halle, Germany (Aug’14-Aug’15)</t></is></c><c r="J34" t="inlineStr"><is><t xml:space="preserve">https://www.iitr.ac.in/~PH/Himanshu_Fulara
 https://www.linkedin.com/in/himanshu-fulara-622a8b32
-https://scholar.google.com/citations?user=N0s0sMwAAAAJ&amp;hl=en</t></is></c></row><row r="23"><c r="A23" t="inlineStr"><is><t xml:space="preserve">22</t></is></c><c r="B23" t="inlineStr"><is><t xml:space="preserve">Dinesh Kumar</t></is></c><c r="C23" t="inlineStr"><is><t xml:space="preserve">2009PHZ8579</t></is></c><c r="D23" t="inlineStr"><is><t xml:space="preserve">Sujeet Chaudhary</t></is></c><c r="E23" t="inlineStr"><is><t xml:space="preserve">D K Pandya</t></is></c><c r="F23" t="inlineStr"><is><t xml:space="preserve">2015</t></is></c><c r="G23" t="inlineStr"><is><t xml:space="preserve">July</t></is></c><c r="H23" t="inlineStr"><is><t xml:space="preserve">Spin-Dependent Transport in Nanogranular CuCo And AgCo Sputtered Thin Films</t></is></c><c r="I23" t="inlineStr"><is><t xml:space="preserve">Scientist/Engineer-SC, U R Rao Satellite Center, ISRO, Bangalore (Since July 2018); Research Associate, DST project, Thin Film Lab, IIT Delhi (Apr’15-Jan’08)</t></is></c><c r="J23" t="inlineStr"><is><t xml:space="preserve">https://www.researchgate.net/profile/Dinesh-Kumar-232
-[...5 lines deleted...]
-https://scholar.google.com/citations?user=pscXzGQAAAAJ&amp;hl=en&amp;oi=sra</t></is></c></row><row r="30"><c r="A30" t="inlineStr"><is><t xml:space="preserve">29</t></is></c><c r="B30" t="inlineStr"><is><t xml:space="preserve">Kanwal Preet Bhatti</t></is></c><c r="C30" t="inlineStr"><is><t xml:space="preserve">2008</t></is></c><c r="D30" t="inlineStr"><is><t xml:space="preserve">Sujeet Chaudhary</t></is></c><c r="E30" t="inlineStr"><is><t xml:space="preserve">D K Pandya</t></is></c><c r="F30" t="inlineStr"><is><t xml:space="preserve">2008</t></is></c><c r="G30" t="inlineStr"><is><t xml:space="preserve">April</t></is></c><c r="H30" t="inlineStr"><is><t xml:space="preserve">Synthesis and studies of ZnO based room temperature ferromagnetic semiconductor systems</t></is></c><c r="I30" t="inlineStr"><is><t xml:space="preserve">Reliability Engineer @ First Solar, Ohio, USA (since July 2016); Cell Reliability Engineer, GE Energy Storage, NY, USA (June 2014 - Feb 2016); Research Engineer, GE Global Research, Niskayuna, NY, USA (Aug 2013-Jun 2014); Postdoctoral Research Fellow at Prof. Chris Leighton’s group @ Univ. of Minnesota, USA (June 2010 – March 2013); Assistant Prof., Guru Nanak Dev Univ., Amritsar, Punjab, India (Jan 2008-Jun 2011)</t></is></c><c r="J30" t="inlineStr"><is><t xml:space="preserve">https://www.linkedin.com/in/kanwalbhatti/ 
+https://scholar.google.com/citations?user=N0s0sMwAAAAJ&amp;hl=en</t></is></c></row><row r="35"><c r="A35" t="inlineStr"><is><t xml:space="preserve">34</t></is></c><c r="B35" t="inlineStr"><is><t xml:space="preserve">Dinesh Kumar</t></is></c><c r="C35" t="inlineStr"><is><t xml:space="preserve">2009PHZ8579</t></is></c><c r="D35" t="inlineStr"><is><t xml:space="preserve">Sujeet Chaudhary</t></is></c><c r="E35" t="inlineStr"><is><t xml:space="preserve">D K Pandya</t></is></c><c r="F35" t="inlineStr"><is><t xml:space="preserve">2015</t></is></c><c r="G35" t="inlineStr"><is><t xml:space="preserve">July</t></is></c><c r="H35" t="inlineStr"><is><t xml:space="preserve">Spin-Dependent Transport in Nanogranular CuCo And AgCo Sputtered Thin Films</t></is></c><c r="I35" t="inlineStr"><is><t xml:space="preserve">Scientist/Engineer-SC, U R Rao Satellite Center, ISRO, Bangalore (Since July 2018); Research Associate, DST project, Thin Film Lab, IIT Delhi (Apr’15-Jan’08)</t></is></c><c r="J35" t="inlineStr"><is><t xml:space="preserve">https://www.researchgate.net/profile/Dinesh-Kumar-232
+https://scholar.google.com/citations?user=Em0czmYAAAAJ&amp;hl=en&amp;oi=sra</t></is></c></row><row r="36"><c r="A36" t="inlineStr"><is><t xml:space="preserve">35</t></is></c><c r="B36" t="inlineStr"><is><t xml:space="preserve">Anil Singh</t></is></c><c r="C36" t="inlineStr"><is><t xml:space="preserve">2008PHZ8074</t></is></c><c r="D36" t="inlineStr"><is><t xml:space="preserve">Sujeet Chaudhary</t></is></c><c r="E36" t="inlineStr"><is><t xml:space="preserve">D K Pandya</t></is></c><c r="F36" t="inlineStr"><is><t xml:space="preserve">2015</t></is></c><c r="G36" t="inlineStr"><is><t xml:space="preserve">September</t></is></c><c r="H36" t="inlineStr"><is><t xml:space="preserve">Studies on Hydrogen and Indium Co-Doped Reactively Sputtered ZnO Thin Films</t></is></c><c r="I36" t="inlineStr"><is><t xml:space="preserve">Assistant Prof., Dept. of Physics, Rajkiya Model Degree College, Arniya, Bulandshahr, Uttar Pradesh, India (since Sept 2021); Assistant Prof., Dept. of Physics, Graphic Era University, Dehradun (since Aug 2016); Project Scientist, Saint Gobin Research India Limited funded project at Thin Film Lab, IIT Delhi (June 2014- Oct 2015)</t></is></c><c r="J36" t="inlineStr"><is><t xml:space="preserve">https://www.researchgate.net/profile/Anil-Singh-26
+https://gmdcarniya.in/?page_id=10320</t></is></c></row><row r="37"><c r="A37" t="inlineStr"><is><t xml:space="preserve">36</t></is></c><c r="B37" t="inlineStr"><is><t xml:space="preserve">Neetu Aggarwal</t></is></c><c r="C37" t="inlineStr"><is><t xml:space="preserve">2008CRZ8291</t></is></c><c r="D37" t="inlineStr"><is><t xml:space="preserve">SANKALPA GHOSH</t></is></c><c r="E37" t="inlineStr"><is><t xml:space="preserve">-</t></is></c><c r="F37" t="inlineStr"><is><t xml:space="preserve">2014</t></is></c><c r="G37" t="inlineStr"><is><t xml:space="preserve">April</t></is></c><c r="H37" t="inlineStr"><is><t xml:space="preserve">Electron Optics with Dirac Fermions: Electron Transport in Mono and Bi-Layer Graphene through various Scalar and Vector Potential Barriers</t></is></c><c r="I37" t="inlineStr"><is><t xml:space="preserve">Registered in CARE ( originally jointly supervised with Dr. Manish Sharma)
+External Examiners; Prof. Krishnendu Sengupta (IACS Kolkata), Prof. R. Egger ( University of Dusseldorf, Germany)</t></is></c><c r="J37" t="inlineStr"><is><t xml:space="preserve">https://scholar.google.com/citations?user=qnu1YVcAAAAJ&amp;hl=en</t></is></c></row><row r="38"><c r="A38" t="inlineStr"><is><t xml:space="preserve">37</t></is></c><c r="B38" t="inlineStr"><is><t xml:space="preserve">Braj Bhusan Singh</t></is></c><c r="C38" t="inlineStr"><is><t xml:space="preserve">2007PHZ8285</t></is></c><c r="D38" t="inlineStr"><is><t xml:space="preserve">Sujeet Chaudhary</t></is></c><c r="E38" t="inlineStr"><is><t xml:space="preserve">NA</t></is></c><c r="F38" t="inlineStr"><is><t xml:space="preserve">2014</t></is></c><c r="G38" t="inlineStr"><is><t xml:space="preserve">May</t></is></c><c r="H38" t="inlineStr"><is><t xml:space="preserve">Spin Transport in Dual Ion Beam Sputtered Magnetic Tunnel Junctions with MgO Barrier</t></is></c><c r="I38" t="inlineStr"><is><t xml:space="preserve">Assistant Prof., Dept. of Physics, Harcourt Butler Technical University (HBTU), Nawabganj, Kanpur, Uttar Pradesh, 208002, India (since June 2023); PDF in Prof. Shubankar Bedanta’s group, NISER, Odisha (April 2016 – May 2023); Research Fellow in Prof. Yihong’s group NUS, Singapore (July 2014-Aug 2015)</t></is></c><c r="J38" t="inlineStr"><is><t xml:space="preserve">https://www.researchgate.net/profile/Braj-Singh-4
+https://www.linkedin.com/in/braj-bhusan-singh-94043252/</t></is></c></row><row r="39"><c r="A39" t="inlineStr"><is><t xml:space="preserve">38</t></is></c><c r="B39" t="inlineStr"><is><t xml:space="preserve">Ankit Kumar</t></is></c><c r="C39" t="inlineStr"><is><t xml:space="preserve">2008PHZ8060</t></is></c><c r="D39" t="inlineStr"><is><t xml:space="preserve">Sujeet Chaudhary</t></is></c><c r="E39" t="inlineStr"><is><t xml:space="preserve">D K Pandya</t></is></c><c r="F39" t="inlineStr"><is><t xml:space="preserve">2014</t></is></c><c r="G39" t="inlineStr"><is><t xml:space="preserve">June</t></is></c><c r="H39" t="inlineStr"><is><t xml:space="preserve">Growth-Anti Phase Boundary Correlation in Sputtered Fe3O4 Thin Films</t></is></c><c r="I39" t="inlineStr"><is><t xml:space="preserve">Technical Lead and Researcher, IMEH, Belgium (Nov 2020 onwards); Post Doctoral Researcher in Prof. Peter Svedlindh’s group, Ansgtrom Lab, Uppsala University, Sweden (Aug 2014-Oct 2020)</t></is></c><c r="J39" t="inlineStr"><is><t xml:space="preserve">https://www.linkedin.com/in/ankit-kumar-49237473/
+https://scholar.google.com/citations?user=-1AthaEAAAAJ&amp;hl=en</t></is></c></row><row r="40"><c r="A40" t="inlineStr"><is><t xml:space="preserve">39</t></is></c><c r="B40" t="inlineStr"><is><t xml:space="preserve">JASLEEN LUGANI</t></is></c><c r="C40" t="inlineStr"><is><t xml:space="preserve">2008PHZ8056</t></is></c><c r="D40" t="inlineStr"><is><t xml:space="preserve">K. Thyagarajan</t></is></c><c r="E40" t="inlineStr"><is><t xml:space="preserve">SANKALPA GHOSH</t></is></c><c r="F40" t="inlineStr"><is><t xml:space="preserve">2013</t></is></c><c r="G40" t="inlineStr"><is><t xml:space="preserve">October</t></is></c><c r="H40" t="inlineStr"><is><t xml:space="preserve">Studies on Guided Wave Devices and Ultra Cold Atoms in Optical Cavity for Application in Quantum Optics and Quantum Information</t></is></c><c r="I40" t="inlineStr"><is><t xml:space="preserve">External Examiners: 1. Prof. Rupamanjari Ghosh ( JNU) 2. Prof. Helmut Ritsch, University of Innsbruck, Austria</t></is></c><c r="J40" t="inlineStr"><is><t xml:space="preserve">https://scholar.google.com/citations?user=hI6knsoAAAAJ&amp;hl=en</t></is></c></row><row r="41"><c r="A41" t="inlineStr"><is><t xml:space="preserve">40</t></is></c><c r="B41" t="inlineStr"><is><t xml:space="preserve">RASHI SACHDEVA</t></is></c><c r="C41" t="inlineStr"><is><t xml:space="preserve">2008PHZ8053</t></is></c><c r="D41" t="inlineStr"><is><t xml:space="preserve">SANKALPA GHOSH</t></is></c><c r="E41" t="inlineStr"><is><t xml:space="preserve">-</t></is></c><c r="F41" t="inlineStr"><is><t xml:space="preserve">2013</t></is></c><c r="G41" t="inlineStr"><is><t xml:space="preserve">September</t></is></c><c r="H41" t="inlineStr"><is><t xml:space="preserve">Effect of artificial gauge field on ultra cold
+atoms with long-range interaction and
+Supersolidity in lattice and continuum systems</t></is></c><c r="I41" t="inlineStr"><is><t xml:space="preserve">External Examiners: 1. Prof. Rahul Pandit (IISC Bangalore), Professor David Huse (Princeton University)</t></is></c><c r="J41" t="inlineStr"><is><t xml:space="preserve">https://scholar.google.com/citations?user=dK4Hlw0AAAAJ&amp;hl=en
+https://se.linkedin.com/in/sachdevarashi</t></is></c></row><row r="42"><c r="A42" t="inlineStr"><is><t xml:space="preserve">41</t></is></c><c r="B42" t="inlineStr"><is><t xml:space="preserve">M. Raju</t></is></c><c r="C42" t="inlineStr"><is><t xml:space="preserve">2008PHZ8088</t></is></c><c r="D42" t="inlineStr"><is><t xml:space="preserve">Sujeet Chaudhary</t></is></c><c r="E42" t="inlineStr"><is><t xml:space="preserve">D K Pandya</t></is></c><c r="F42" t="inlineStr"><is><t xml:space="preserve">2013</t></is></c><c r="G42" t="inlineStr"><is><t xml:space="preserve">October</t></is></c><c r="H42" t="inlineStr"><is><t xml:space="preserve">Interface Linked Magnetic Properties of Ion-beam Sputtered CoFeB/MgO System for Spintronics</t></is></c><c r="I42" t="inlineStr"><is><t xml:space="preserve">Assistant Research Scientist, Institute for Quantum Matter, Johns Hopkins University, USA (Jan 2021 onwards); Research Fellow, Prof. Christos Panagopoulos’s group, School of Physical and Mathematical Science (SPMS), NTU-Singapore (Mar 2015-Dec 2020); Research Associate in Prof. Ramesh Budhani’s group, Quantum Phenomenon &amp; Application Division, National Physical Laboratory, New Delhi (Dec 2013-Feb 2015)</t></is></c><c r="J42" t="inlineStr"><is><t xml:space="preserve">https://www.linkedin.com/in/m-raju-5171015a/
+https://scholar.google.com/citations?user=XwpXP68AAAAJ&amp;hl=en&amp;oi=sra</t></is></c></row><row r="43"><c r="A43" t="inlineStr"><is><t xml:space="preserve">42</t></is></c><c r="B43" t="inlineStr"><is><t xml:space="preserve">Sudesh Sharma</t></is></c><c r="C43" t="inlineStr"><is><t xml:space="preserve">2006PHZ8038</t></is></c><c r="D43" t="inlineStr"><is><t xml:space="preserve">Sujeet Chaudhary</t></is></c><c r="E43" t="inlineStr"><is><t xml:space="preserve">S C Kashyap</t></is></c><c r="F43" t="inlineStr"><is><t xml:space="preserve">2011</t></is></c><c r="G43" t="inlineStr"><is><t xml:space="preserve">June</t></is></c><c r="H43" t="inlineStr"><is><t xml:space="preserve">Preparation and Study of Transition Metal Doped Titanium Dioxide for Spintronic Applications</t></is></c><c r="I43" t="inlineStr"><is><t xml:space="preserve">Assistant Prof., Dept. of Physics, R.P. PG Degree College, Kamalganj, Farrukhabad-209724 (India) (Oct 2019 – till date); Assistant Prof. (SG), Dept. of Physics, Univ. of Petroleum and Energy Study, Dehradun, UPES-DDN (Sept 2011-Sept 2018)</t></is></c><c r="J43" t="inlineStr"><is><t xml:space="preserve">https://www.researchgate.net/profile/Sudesh-Sharma-2</t></is></c></row><row r="44"><c r="A44" t="inlineStr"><is><t xml:space="preserve">43</t></is></c><c r="B44" t="inlineStr"><is><t xml:space="preserve">Suchitra Rajput</t></is></c><c r="C44" t="inlineStr"><is><t xml:space="preserve">2008</t></is></c><c r="D44" t="inlineStr"><is><t xml:space="preserve">Sujeet Chaudhary</t></is></c><c r="E44" t="inlineStr"><is><t xml:space="preserve">NA</t></is></c><c r="F44" t="inlineStr"><is><t xml:space="preserve">2008</t></is></c><c r="G44" t="inlineStr"><is><t xml:space="preserve">April</t></is></c><c r="H44" t="inlineStr"><is><t xml:space="preserve">Synthesis and characterization of polycrystalline bulk and tapes of MgB2 superconductor</t></is></c><c r="I44" t="inlineStr"><is><t xml:space="preserve">Faculty @ BML Munjal University, Haryana (Since Jan 2017); Associate Prof. @ Galghotia University, Greater Noida, UP (2013-2016); Associate Prof. IIMT Group of Colleges, Ghaziabad, UP (2013-2015); PDF with Prof. Ali Gencer’s group @ Ankara University, Ankara, Turkey (2012)</t></is></c><c r="J44" t="inlineStr"><is><t xml:space="preserve">https://www.linkedin.com/in/suchitra-rajput-chauhan-0aa4a997/
+https://scholar.google.com/citations?user=pscXzGQAAAAJ&amp;hl=en&amp;oi=sra</t></is></c></row><row r="45"><c r="A45" t="inlineStr"><is><t xml:space="preserve">44</t></is></c><c r="B45" t="inlineStr"><is><t xml:space="preserve">Kanwal Preet Bhatti</t></is></c><c r="C45" t="inlineStr"><is><t xml:space="preserve">2008</t></is></c><c r="D45" t="inlineStr"><is><t xml:space="preserve">Sujeet Chaudhary</t></is></c><c r="E45" t="inlineStr"><is><t xml:space="preserve">D K Pandya</t></is></c><c r="F45" t="inlineStr"><is><t xml:space="preserve">2008</t></is></c><c r="G45" t="inlineStr"><is><t xml:space="preserve">April</t></is></c><c r="H45" t="inlineStr"><is><t xml:space="preserve">Synthesis and studies of ZnO based room temperature ferromagnetic semiconductor systems</t></is></c><c r="I45" t="inlineStr"><is><t xml:space="preserve">Reliability Engineer @ First Solar, Ohio, USA (since July 2016); Cell Reliability Engineer, GE Energy Storage, NY, USA (June 2014 - Feb 2016); Research Engineer, GE Global Research, Niskayuna, NY, USA (Aug 2013-Jun 2014); Postdoctoral Research Fellow at Prof. Chris Leighton’s group @ Univ. of Minnesota, USA (June 2010 – March 2013); Assistant Prof., Guru Nanak Dev Univ., Amritsar, Punjab, India (Jan 2008-Jun 2011)</t></is></c><c r="J45" t="inlineStr"><is><t xml:space="preserve">https://www.linkedin.com/in/kanwalbhatti/ 
 https://www.researchgate.net/profile/Kanwal-Bhatti</t></is></c></row></sheetData></worksheet>
 </file>