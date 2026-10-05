--- v0 (2026-09-15)
+++ v1 (2026-10-05)
@@ -52,617 +52,691 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t xml:space="preserve">Affiliation</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t xml:space="preserve">Venue</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t xml:space="preserve">Title</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t xml:space="preserve">Abstract</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t xml:space="preserve">14 Sep 2026</t>
+          <t xml:space="preserve">09 Oct 2026</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t xml:space="preserve">11:00:00</t>
+          <t xml:space="preserve">16:00:00</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Prof. S Kar</t>
+          <t xml:space="preserve">Dr. Debanuj Chatterjee</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Queens University Belfast, UK</t>
+          <t xml:space="preserve">CNRS/University of Lille, France</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t xml:space="preserve">Physics Seminar Room (MS420)</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Helical-Coil Beam Control of Laser-Driven Protons: From Collimation to Phase-Space Engineering</t>
+          <t xml:space="preserve">Fiber frequency combs for environmental sensing</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Helical-coil (HC) targets provide a unique all-optical approach for manipulating laser-driven proton beams using electromagnetic pulses generated during the laser-target interaction itself. By tailoring the interaction between the propagating pulse and the proton beam, HC targets can simultaneously guide, energy-select and post-accelerate laser-accelerated protons within a compact target-integrated structure. Over the past decade, this concept has evolved from proof-of-principle demonstrations to a versatile beam-conditioning platform capable of controlling both the transverse and longitudinal phase space of laser-driven ion beams. This talk will provide an overview of the HC concept and its development, covering experimental demonstrations of beam collimation, spectral shaping, post-acceleration, scaling to higher-power laser systems, multi-stage acceleration schemes, and recent advances in longitudinal phase-space rotation and temporal compression. The prospects of HC-based manipulation for next-generation laser-ion accelerators and emerging applications will also be discussed.</t>
+          <t xml:space="preserve">Combining optical fibers with frequency combs provides a versatile platform for high-speed, remote, and distributed sensing of our environment. In this talk, I will present a fiber-based electro-optic dual-frequency comb source operating at a 10 GHz repetition rate and generating mutually coherent ultrashort (60 fs) pulses capable of multimodal sensing. Its capabilities are demonstrated through rapid linear and nonlinear spectroscopy applications, such as opto-mechanical ultrasound sensing and coherent anti-Stokes Raman spectroscopy. I will also discuss potential application avenues across multiple scales, including distributed monitoring of agriculture through ultrasound, fiber-integrated particulate matter sensing and potentially quantum enhanced sensing. Integrating these techniques with India’s extensive public fiber infrastructure could enable multipurpose networks that combine communication with large-scale environmental monitoring.</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t xml:space="preserve">10 Sep 2026</t>
+          <t xml:space="preserve">24 Sep 2026</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t xml:space="preserve">17:00:00</t>
+          <t xml:space="preserve">14:30:00</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dr. Arnab Pal</t>
+          <t xml:space="preserve">Prof.. Daniel Terno</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t xml:space="preserve">IMSc, Chennai</t>
+          <t xml:space="preserve">Macquarie University, Australia</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t xml:space="preserve">Physics Seminar Room (MS420)</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Target search with intermittency renders universal efficiency</t>
+          <t xml:space="preserve">Gravitational Birefringence</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Intermittency is ubiquitous in nature, where systems switch between distinct modes of dynamics in response to their surroundings or to events occurring during their evolution [1,2]. In the context of target search, such switching provides a natural way to combine qualitatively different modes of exploration. In this talk, I will develop a general perspective on intermittent search, beginning with facilitated diffusion as a paradigmatic example [3], and then discuss ego-eco-centric intermittency, where switching is mediated by external factors, primarily the environment [4]. I will next introduce a new class of event-driven strategies, in which the crossing of a threshold itself triggers intermittency, leading to an efficient collective search dynamics [5]. Across these examples, I will explore how intermittency reshapes the statistics of search and reveal a remarkably general consequence: suitably designed switching can generate a universal gain that persists irrespective of the underlying complexity of the system.</t>
+          <t xml:space="preserve">In general relativity, electromagnetic waves in the geometric-optics approximation follow null geodesics independently of polarization, while the polarization itself is transported along the ray. I will review this standard picture, including ambiguities in defining gravitational polarization rotation, and then discuss how birefringence can arise through modified classical couplings or quantum corrections. I will then turn to finite-frequency corrections within ordinary general relativity and Maxwell theory, where photon helicity affects ray propagation beyond leading geometric optics. Recent results on the resulting gravitational birefringence, formal aspects of null-particle dynamics, and some observational implications will be presented.</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t xml:space="preserve">03 Sep 2026</t>
+          <t xml:space="preserve">14 Sep 2026</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t xml:space="preserve">16:00:00</t>
+          <t xml:space="preserve">11:00:00</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Prof. Bitan Roy</t>
+          <t xml:space="preserve">Prof. S Kar</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lehigh University, USA</t>
+          <t xml:space="preserve">Queens University Belfast, UK</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t xml:space="preserve">Physics Seminar Room (MS420)</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Aspects of interacting and disordered fermions on hyperbolic lattices</t>
+          <t xml:space="preserve">Helical-Coil Beam Control of Laser-Driven Protons: From Collimation to Phase-Space Engineering</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Hyperbolic lattices constitute a unique platform to study various novel quantum phenomena on a negatively curved space and identify the imprints of spatial curvatures therein. In this talk, first I will show a simple classification scheme on the family of two-dimensional bipartite hyperbolic lattices, resulting from simple but canonical spin-independent tight-binding model for free electrons, yielding three classes of ballistic quantum fluids on negatively curved space, namely Dirac liquids, Fermi liquids, and flat bands, that are, respectively, characterized by a vanishing, a finite, and a diverging density of states near the band center or zero-energy. Next, I will show that such systems can be susceptible to different types of spontaneously ordered phases (such as the charge and spin density waves) once Hubbard-like electronic interactions are considered, giving rise to dynamic magnetization in half-filled systems. In the second half of the talk, I will exclusively focus on hyperbolic Dirac systems in which orderings can only take place beyond critical strengths of interactions via a quantum phase transition. I will propose two realistic approaches to trigger such dynamic mass generations on curved space Dirac liquids at sufficiently weak interactions. I show that (a) the application of external magnetic fields and rotationally symmetric strain give rise to a finite density of states near zero energy in noninteracting systems, inducing various mass orderings at weak coupling. Finally, I will discuss the role of disorder or impurities in hyperbolic Dirac liquids. I show that, contrary to our traditional wisdom, planar dirty hyperbolic Dirac liquids show two distinct quantum phase transitions as the disorder strength is gradually increased in the system. First, the ballistic system undergoes a semimetal-to-metal transition at moderate disorder strength, which is subsequently followed by the Anderson metal-to-insulator transition, both being absent in two-dimensional Euclidean Dirac liquids, realizable on honeycomb lattices, for example. I will close the talk with some possible future directions to further unfold unique quantum aspects of hyperbolic crystals.</t>
+          <t xml:space="preserve">Helical-coil (HC) targets provide a unique all-optical approach for manipulating laser-driven proton beams using electromagnetic pulses generated during the laser-target interaction itself. By tailoring the interaction between the propagating pulse and the proton beam, HC targets can simultaneously guide, energy-select and post-accelerate laser-accelerated protons within a compact target-integrated structure. Over the past decade, this concept has evolved from proof-of-principle demonstrations to a versatile beam-conditioning platform capable of controlling both the transverse and longitudinal phase space of laser-driven ion beams. This talk will provide an overview of the HC concept and its development, covering experimental demonstrations of beam collimation, spectral shaping, post-acceleration, scaling to higher-power laser systems, multi-stage acceleration schemes, and recent advances in longitudinal phase-space rotation and temporal compression. The prospects of HC-based manipulation for next-generation laser-ion accelerators and emerging applications will also be discussed.</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t xml:space="preserve">31 Aug 2026</t>
+          <t xml:space="preserve">10 Sep 2026</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t xml:space="preserve">17:00:00</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dr. Kacho Imtiyaz Ali Khan</t>
+          <t xml:space="preserve">Dr. Arnab Pal</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t xml:space="preserve">Paul-Drude-Institut für Festkörperelektronik in Berlin</t>
+          <t xml:space="preserve">IMSc, Chennai</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t xml:space="preserve">Physics Seminar Room (MS420)</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t xml:space="preserve">Large-Area Fe3XTe2 (X = Ge, Ga) Ferromagnets and its Van der Waal Heterostructures: An approach for Scalable Spintronic Devices</t>
+          <t xml:space="preserve">Target search with intermittency renders universal efficiency</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t xml:space="preserve">Two dimensional (2D) magnetic crystals Fe-Ge-Ga-Te exhibits promising features, such as large anomalous Hall effect (AHE), current-induced magnetization switching, and the stabilization of magnetic skyrmions, which are highly beneficial in spintronic-based memory devices[1-3]. However, experimental studies utilizing 2D magnetic materials have been largely limited to micrometer-sized flakes exfoliated from bulk single crystals. One of the major drawbacks of exfoliation methods is the non-uniform surface of films, which makes integration into conventional device fabrication schemes challenging. In this work, we present the epitaxial growth of large-scale Fe3XTe2 (X: Ge,Ga) 2D ferromagnet on graphene/SiC template using molecular beam epitaxy (MBE) [4,5]. The presence of same set of (00L) Bragg reflections for both Fe3GeTe2 (FGeT) and Fe3GaTe2 (FGaT) indicates the formation of isostructural phase with a space group P63/mmc, as shown in Figure 1(a,b). X-ray Magnetic Circular Dichroism (XMCD) measurements were performed on FGeT and FGaT films. Using sum-rule analysis, the total magnetic moment (μtotal) were determined for FGT (see Figure 1c) and FGaT (see Figure 1d) films. A nonzero μtotal for FGaT (~400 K) and FGeT (~210 K) reveals stable ferromagnetic ordering of Fe atoms in both 2D-FMs with a strong perpendicular magnetic anisotropy. The corresponding temperature-dependent magnetization (M-T) curves were further measured Superconducting Quantum Interference Device (SQUID) magnetometry. These findings are crucial for the development of energy efficient device for scalable spintronic applications.</t>
+          <t xml:space="preserve">Intermittency is ubiquitous in nature, where systems switch between distinct modes of dynamics in response to their surroundings or to events occurring during their evolution [1,2]. In the context of target search, such switching provides a natural way to combine qualitatively different modes of exploration. In this talk, I will develop a general perspective on intermittent search, beginning with facilitated diffusion as a paradigmatic example [3], and then discuss ego-eco-centric intermittency, where switching is mediated by external factors, primarily the environment [4]. I will next introduce a new class of event-driven strategies, in which the crossing of a threshold itself triggers intermittency, leading to an efficient collective search dynamics [5]. Across these examples, I will explore how intermittency reshapes the statistics of search and reveal a remarkably general consequence: suitably designed switching can generate a universal gain that persists irrespective of the underlying complexity of the system.</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t xml:space="preserve">06 Aug 2026</t>
+          <t xml:space="preserve">03 Sep 2026</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t xml:space="preserve">15:15:00</t>
+          <t xml:space="preserve">16:00:00</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dr. Karun Gadge</t>
+          <t xml:space="preserve">Prof. Bitan Roy</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t xml:space="preserve">University of Gottingen, Germany</t>
+          <t xml:space="preserve">Lehigh University, USA</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t xml:space="preserve">Physics Seminar Room (MS420)</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t xml:space="preserve">Stability of Floquet sidebands and quantum coherence in one-dimensional strongly interacting spinless fermions</t>
+          <t xml:space="preserve">Aspects of interacting and disordered fermions on hyperbolic lattices</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t xml:space="preserve">For strongly correlated quantum systems, fundamental questions about the formation and stability of Floquet-Bloch sidebands (FBs) upon periodic driving remain unresolved. Here, we investigate the impact of electron-electron interactions and perturbations in the coherence of the driving on the lifetime of FBs by directly computing time-dependent single-particle spectral functions using exact diagonalization (ED) and matrix product states (MPS). We study interacting metallic and correlated insulating phases in a chain of correlated spinless fermions. At high-frequency driving, we obtain clearly separated, long-lived FBs of the full many-body excitation continuum. However, if there is significant overlap of the features, which is more probable in the low-frequency regime, the interactions lead to strong heating, which results in a significant loss of quantum coherence and of the FBs. Similar suppression of FBs is obtained in the presence of noise. The emerging picture is further elucidated by the behavior of real-space single-particle propagators, of the energy gain, and of the momentum distribution function, which is related to a quantum Fisher information that is directly accessible by spectroscopic measurements.</t>
+          <t xml:space="preserve">Hyperbolic lattices constitute a unique platform to study various novel quantum phenomena on a negatively curved space and identify the imprints of spatial curvatures therein. In this talk, first I will show a simple classification scheme on the family of two-dimensional bipartite hyperbolic lattices, resulting from simple but canonical spin-independent tight-binding model for free electrons, yielding three classes of ballistic quantum fluids on negatively curved space, namely Dirac liquids, Fermi liquids, and flat bands, that are, respectively, characterized by a vanishing, a finite, and a diverging density of states near the band center or zero-energy. Next, I will show that such systems can be susceptible to different types of spontaneously ordered phases (such as the charge and spin density waves) once Hubbard-like electronic interactions are considered, giving rise to dynamic magnetization in half-filled systems. In the second half of the talk, I will exclusively focus on hyperbolic Dirac systems in which orderings can only take place beyond critical strengths of interactions via a quantum phase transition. I will propose two realistic approaches to trigger such dynamic mass generations on curved space Dirac liquids at sufficiently weak interactions. I show that (a) the application of external magnetic fields and rotationally symmetric strain give rise to a finite density of states near zero energy in noninteracting systems, inducing various mass orderings at weak coupling. Finally, I will discuss the role of disorder or impurities in hyperbolic Dirac liquids. I show that, contrary to our traditional wisdom, planar dirty hyperbolic Dirac liquids show two distinct quantum phase transitions as the disorder strength is gradually increased in the system. First, the ballistic system undergoes a semimetal-to-metal transition at moderate disorder strength, which is subsequently followed by the Anderson metal-to-insulator transition, both being absent in two-dimensional Euclidean Dirac liquids, realizable on honeycomb lattices, for example. I will close the talk with some possible future directions to further unfold unique quantum aspects of hyperbolic crystals.</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t xml:space="preserve">03 Aug 2026</t>
+          <t xml:space="preserve">31 Aug 2026</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t xml:space="preserve">17:00:00</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dr. Ion Santra</t>
+          <t xml:space="preserve">Dr. Kacho Imtiyaz Ali Khan</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t xml:space="preserve">KU, Leuven, Belgium</t>
+          <t xml:space="preserve">Paul-Drude-Institut für Festkörperelektronik in Berlin</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t xml:space="preserve">Physics Seminar Room (MS420)</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t xml:space="preserve">The World of Active Reservoirs</t>
+          <t xml:space="preserve">Large-Area Fe3XTe2 (X = Ge, Ga) Ferromagnets and its Van der Waal Heterostructures: An approach for Scalable Spintronic Devices</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t xml:space="preserve">Active environments challenge the conventional description of thermal reservoirs because their intrinsically nonequilibrium dynamics. I will discuss how microscopically modeled active baths, and how the nonequilibrium features becomes visible in the stationary fluctuations of immersed probes. Activity modifies relaxation, breaks fluctuation–response relations and energy equipartition, and can generate non-monotonic transport, negative differential conductivity and current reversal in otherwise linear systems. I will also show how similar anomalies can arise from the kinetics of the system–reservoir contact itself, highlighting a broader principle: reservoirs are dynamical components of a system, and their microscopic properties can qualitatively control fluctuations and transport.</t>
+          <t xml:space="preserve">Two dimensional (2D) magnetic crystals Fe-Ge-Ga-Te exhibits promising features, such as large anomalous Hall effect (AHE), current-induced magnetization switching, and the stabilization of magnetic skyrmions, which are highly beneficial in spintronic-based memory devices[1-3]. However, experimental studies utilizing 2D magnetic materials have been largely limited to micrometer-sized flakes exfoliated from bulk single crystals. One of the major drawbacks of exfoliation methods is the non-uniform surface of films, which makes integration into conventional device fabrication schemes challenging. In this work, we present the epitaxial growth of large-scale Fe3XTe2 (X: Ge,Ga) 2D ferromagnet on graphene/SiC template using molecular beam epitaxy (MBE) [4,5]. The presence of same set of (00L) Bragg reflections for both Fe3GeTe2 (FGeT) and Fe3GaTe2 (FGaT) indicates the formation of isostructural phase with a space group P63/mmc, as shown in Figure 1(a,b). X-ray Magnetic Circular Dichroism (XMCD) measurements were performed on FGeT and FGaT films. Using sum-rule analysis, the total magnetic moment (μtotal) were determined for FGT (see Figure 1c) and FGaT (see Figure 1d) films. A nonzero μtotal for FGaT (~400 K) and FGeT (~210 K) reveals stable ferromagnetic ordering of Fe atoms in both 2D-FMs with a strong perpendicular magnetic anisotropy. The corresponding temperature-dependent magnetization (M-T) curves were further measured Superconducting Quantum Interference Device (SQUID) magnetometry. These findings are crucial for the development of energy efficient device for scalable spintronic applications.</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t xml:space="preserve">29 Jul 2026</t>
+          <t xml:space="preserve">06 Aug 2026</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t xml:space="preserve">16:00:00</t>
+          <t xml:space="preserve">15:15:00</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dr. Sougata Ganguly</t>
+          <t xml:space="preserve">Dr. Karun Gadge</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t xml:space="preserve">Institute for Basic Science (IBS), Daejeon, South Korea</t>
+          <t xml:space="preserve">University of Gottingen, Germany</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t xml:space="preserve">Physics Seminar Room (MS420)</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t xml:space="preserve">Big bang nucleosynthesis as a probe of new physics</t>
+          <t xml:space="preserve">Stability of Floquet sidebands and quantum coherence in one-dimensional strongly interacting spinless fermions</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t xml:space="preserve">The remarkable agreement between the observed light-element abundances and the predictions of big bang nucleosynthesis (BBN) makes BBN a powerful probe of physics beyond the Standard Model (BSM). In this talk, I will present the BBN constraints on a specific BSM particle, the Majoron, and discuss its cosmological implications. I will also highlight the caveats of the standard BBN scenario in light of the long-standing cosmological lithium problem and briefly outline a possible solution.</t>
+          <t xml:space="preserve">For strongly correlated quantum systems, fundamental questions about the formation and stability of Floquet-Bloch sidebands (FBs) upon periodic driving remain unresolved. Here, we investigate the impact of electron-electron interactions and perturbations in the coherence of the driving on the lifetime of FBs by directly computing time-dependent single-particle spectral functions using exact diagonalization (ED) and matrix product states (MPS). We study interacting metallic and correlated insulating phases in a chain of correlated spinless fermions. At high-frequency driving, we obtain clearly separated, long-lived FBs of the full many-body excitation continuum. However, if there is significant overlap of the features, which is more probable in the low-frequency regime, the interactions lead to strong heating, which results in a significant loss of quantum coherence and of the FBs. Similar suppression of FBs is obtained in the presence of noise. The emerging picture is further elucidated by the behavior of real-space single-particle propagators, of the energy gain, and of the momentum distribution function, which is related to a quantum Fisher information that is directly accessible by spectroscopic measurements.</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t xml:space="preserve">29 Jul 2026</t>
+          <t xml:space="preserve">03 Aug 2026</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t xml:space="preserve">14:30:00</t>
+          <t xml:space="preserve">17:00:00</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dr. Khyati Malhan</t>
+          <t xml:space="preserve">Dr. Ion Santra</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t xml:space="preserve">Max-Planck Institute of Astronomy, Heidelberg, Germany</t>
+          <t xml:space="preserve">KU, Leuven, Belgium</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t xml:space="preserve">Physics Seminar Room (MS420)</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t xml:space="preserve">Galaxy Collision: What Do Crashing Galaxies Tell Us About the Universe? + INTERACTIVE SESSION</t>
+          <t xml:space="preserve">The World of Active Reservoirs</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t xml:space="preserve">Galaxies are the visible building blocks of the Universe where everything happens, from stars to planets to life itself. Interestingly, while some galaxies appear beautiful and orderly, others appear completely distorted, twisted, and chaotic. These irregular galaxies arise due to galaxy collisions -- one of the most spectacular events in the Universe. In this talk, we will explore galaxy collisions, and understand: how do they occur? why do they occur? Do galaxy collisions lead to complete destruction of galaxies or creation of something new? and, How our own Milky Way is currently undergoing a collision with another galaxy intruder? In essence, galaxy collisions and mergers are among the most important drivers of galaxy evolution across the cosmos.</t>
+          <t xml:space="preserve">Active environments challenge the conventional description of thermal reservoirs because their intrinsically nonequilibrium dynamics. I will discuss how microscopically modeled active baths, and how the nonequilibrium features becomes visible in the stationary fluctuations of immersed probes. Activity modifies relaxation, breaks fluctuation–response relations and energy equipartition, and can generate non-monotonic transport, negative differential conductivity and current reversal in otherwise linear systems. I will also show how similar anomalies can arise from the kinetics of the system–reservoir contact itself, highlighting a broader principle: reservoirs are dynamical components of a system, and their microscopic properties can qualitatively control fluctuations and transport.</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t xml:space="preserve">27 Jul 2026</t>
+          <t xml:space="preserve">29 Jul 2026</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t xml:space="preserve">15:15:00</t>
+          <t xml:space="preserve">16:00:00</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t xml:space="preserve">Prof. Sourin Das</t>
+          <t xml:space="preserve">Dr. Sougata Ganguly</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t xml:space="preserve">Physics Department, IISER Kolkata</t>
+          <t xml:space="preserve">Institute for Basic Science (IBS), Daejeon, South Korea</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t xml:space="preserve">Physics Seminar Room (MS420)</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t xml:space="preserve">Can Quantum Statistics Power a Heat Engine?</t>
+          <t xml:space="preserve">Big bang nucleosynthesis as a probe of new physics</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t xml:space="preserve">Quantum statistics is traditionally viewed as a kinematic property that determines how particles occupy available states. In this talk, I will show that quantum statistics can itself serve as a powerful resource for energy conversion in a transport setting. Focusing on particles obeying Haldane exclusion statistics, we demonstrate that statistical interactions generate an intrinsic breaking of particle-hole symmetry, even in the absence of interactions, band asymmetry, or external symmetry-breaking mechanisms. The consequences for transport are profound. The symmetry breaking produces strong thermoelectric response and large deviations from the Wiedemann-Franz law. In particular, exclusion statistics can substantially enhance the thermoelectric figure of merit, establishing a new route toward efficient energy harvesting driven purely by quantum statistics. Building on this insight, I will show that exclusion statistics can be elevated to the status of a genuine thermodynamic resource. Within a nonlinear Landauer framework, quantum heat engines employing fractional-statistics carriers can surpass performance bounds previously regarded as universal for fermionic systems. Bosonic and fractional-statistics working media exhibit enhanced power output, improved efficiency-power trade-offs, and superior refrigeration capabilities. Finally, I will discuss a realistic realization based on thermally driven magnon transport, where the predicted advantages emerge in an experimentally accessible spin-caloritronic setting. These results suggest a new paradigm for quantum thermodynamics in which statistical correlation and not interactions, topology, or coherence alone become the fundamental resource governing transport, refrigeration, and energy conversion.</t>
+          <t xml:space="preserve">The remarkable agreement between the observed light-element abundances and the predictions of big bang nucleosynthesis (BBN) makes BBN a powerful probe of physics beyond the Standard Model (BSM). In this talk, I will present the BBN constraints on a specific BSM particle, the Majoron, and discuss its cosmological implications. I will also highlight the caveats of the standard BBN scenario in light of the long-standing cosmological lithium problem and briefly outline a possible solution.</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t xml:space="preserve">24 Jul 2026</t>
+          <t xml:space="preserve">29 Jul 2026</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t xml:space="preserve">14:00:00</t>
+          <t xml:space="preserve">14:30:00</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t xml:space="preserve">Mr. Bhayva</t>
+          <t xml:space="preserve">Dr. Khyati Malhan</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t xml:space="preserve">NTU Singapore</t>
+          <t xml:space="preserve">Max-Planck Institute of Astronomy, Heidelberg, Germany</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t xml:space="preserve">Physics Seminar Room (MS420)</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t xml:space="preserve">Unveiling the Non-Hermitian Skin Effect in Photonic Crystals</t>
+          <t xml:space="preserve">Galaxy Collision: What Do Crashing Galaxies Tell Us About the Universe? + INTERACTIVE SESSION</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t xml:space="preserve">The Non-Hermitian Skin Effect (NHSE) represents a foundational shift in non-Hermitian wave physics, traditionally characterized by robust, single-edge localization driven by non-reciprocal coupling mechanisms or active bulk gain and loss. This talk explores the conceptual evolution from this established conventional paradigm toward a novel 'mesoscopic' regime, where non-Hermiticity emerges exclusively through radiative boundary leakage within an otherwise lossless photonic crystal structure. In this mesoscopic landscape, the system deviates from conventional singular edge-pinning, instead demonstrating symmetric, dual-edge localization governed by distinct size-dependent properties linked to the total system dimension. To characterize this behavior, Von Neumann entanglement entropy is utilized as a diagnostic tool, providing a quantitative measure of boundary interactions. The observed logarithmic growth patterns in this entropy offer rigorous verification of long-range, non-local correlations connecting the physical boundaries, effectively capturing the transition from isolated modes to an interconnected boundary state. In addition to this theoretical framework, the talk will outline experimental plans to map the phase transition from the mesoscopic regime to the conventional NHSE, utilizing high-precision microwave photonic crystal architectures and controlled bulk loss modulation. By establishing a unified physical framework for boundary-engineered wave trapping, this research outlines a passive, highly tunable pathway for next-generation technological integration, particularly in the fields of on-chip AI acceleration, quantum information processing, and advanced non-reciprocal photonic circuitry.</t>
+          <t xml:space="preserve">Galaxies are the visible building blocks of the Universe where everything happens, from stars to planets to life itself. Interestingly, while some galaxies appear beautiful and orderly, others appear completely distorted, twisted, and chaotic. These irregular galaxies arise due to galaxy collisions -- one of the most spectacular events in the Universe. In this talk, we will explore galaxy collisions, and understand: how do they occur? why do they occur? Do galaxy collisions lead to complete destruction of galaxies or creation of something new? and, How our own Milky Way is currently undergoing a collision with another galaxy intruder? In essence, galaxy collisions and mergers are among the most important drivers of galaxy evolution across the cosmos.</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t xml:space="preserve">22 Jul 2026</t>
+          <t xml:space="preserve">27 Jul 2026</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t xml:space="preserve">16:00:00</t>
+          <t xml:space="preserve">15:15:00</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t xml:space="preserve">Prof. Anand Pathak</t>
+          <t xml:space="preserve">Prof. Sourin Das</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t xml:space="preserve">School of Physics, University of Hyderabad</t>
+          <t xml:space="preserve">Physics Department, IISER Kolkata</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t xml:space="preserve">Physics Seminar Room (MS420)</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t xml:space="preserve">Synthesis, Modification and Characterization of Semiconductor nanostructures--Ion Beams/ Gamma irradiation and Laser ablation</t>
+          <t xml:space="preserve">Can Quantum Statistics Power a Heat Engine?</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t xml:space="preserve">We have been using swift heavy ion beams, lasers and gamma radiations to synthesize and modify nanostructures of elemental as well as compound semiconductors and subsequently characterizing them using XRD, Raman and TEM. The dependence of the resulting new class of nano-materials on energy and fluence of the initial swift heavy ions, is being investigated in detail. These external probe radiations modify the electronic and optical properties of nano-structures (quantum wells, quantum dots and nanowires). Some applications of these studies in Nano-Science and Nanotechnology will be presented.</t>
+          <t xml:space="preserve">Quantum statistics is traditionally viewed as a kinematic property that determines how particles occupy available states. In this talk, I will show that quantum statistics can itself serve as a powerful resource for energy conversion in a transport setting. Focusing on particles obeying Haldane exclusion statistics, we demonstrate that statistical interactions generate an intrinsic breaking of particle-hole symmetry, even in the absence of interactions, band asymmetry, or external symmetry-breaking mechanisms. The consequences for transport are profound. The symmetry breaking produces strong thermoelectric response and large deviations from the Wiedemann-Franz law. In particular, exclusion statistics can substantially enhance the thermoelectric figure of merit, establishing a new route toward efficient energy harvesting driven purely by quantum statistics. Building on this insight, I will show that exclusion statistics can be elevated to the status of a genuine thermodynamic resource. Within a nonlinear Landauer framework, quantum heat engines employing fractional-statistics carriers can surpass performance bounds previously regarded as universal for fermionic systems. Bosonic and fractional-statistics working media exhibit enhanced power output, improved efficiency-power trade-offs, and superior refrigeration capabilities. Finally, I will discuss a realistic realization based on thermally driven magnon transport, where the predicted advantages emerge in an experimentally accessible spin-caloritronic setting. These results suggest a new paradigm for quantum thermodynamics in which statistical correlation and not interactions, topology, or coherence alone become the fundamental resource governing transport, refrigeration, and energy conversion.</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t xml:space="preserve">09 Jul 2026</t>
+          <t xml:space="preserve">24 Jul 2026</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t xml:space="preserve">10:30:00</t>
+          <t xml:space="preserve">14:00:00</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dr. Sambuddha Sanyal</t>
+          <t xml:space="preserve">Mr. Bhayva</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t xml:space="preserve">Department of Physics, IISER Tirupati</t>
+          <t xml:space="preserve">NTU Singapore</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t xml:space="preserve">Physics Seminar Room (MS420)</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t xml:space="preserve">Unsupervised Machine learning approaches in quantum dynamics</t>
+          <t xml:space="preserve">Unveiling the Non-Hermitian Skin Effect in Photonic Crystals</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t xml:space="preserve">We develop a novel, fully unsupervised learning framework, consisting of a Convolutional autoencoder and Quantum clustering equipped with a unified evaluation score encapsulating separability and topological stability, to identify different phases and precisely locate the critical or crossover regime of quantum phase transitions using the pixilated snapshots of density profile evolution. We further illustrate, for the first time, the application of our machine learning framework in clustering distinct temporal regimes, which are characterized by critical dynamics such as sub-diffusive, super-diffusive, and diffusive dynamics. We employ transfer learning, and qualitatively show the finite size scaling of crossover region. The results demonstrate that our framework is robust to highly imbalanced heterogeneous data and multiple transitions. In this work, we have examined both single-particle and many-body systems. In single particle system, we investigated quasi-periodic Hamiltonians, specifically Aubry-Andre, Generalized Aubry-Andre, Rice-Mele models, as well as the true disorder Hamiltonian, namely the Anderson model. In the many-body system, we studied Bose-Hubbard model to capture Superfluid-Mott insulator transition and the 1D Fermi-Hubbard with quasi-periodic as well as true disorder onsite potential to capture the Ergodic-Many body localization (MBL) transition.</t>
+          <t xml:space="preserve">The Non-Hermitian Skin Effect (NHSE) represents a foundational shift in non-Hermitian wave physics, traditionally characterized by robust, single-edge localization driven by non-reciprocal coupling mechanisms or active bulk gain and loss. This talk explores the conceptual evolution from this established conventional paradigm toward a novel 'mesoscopic' regime, where non-Hermiticity emerges exclusively through radiative boundary leakage within an otherwise lossless photonic crystal structure. In this mesoscopic landscape, the system deviates from conventional singular edge-pinning, instead demonstrating symmetric, dual-edge localization governed by distinct size-dependent properties linked to the total system dimension. To characterize this behavior, Von Neumann entanglement entropy is utilized as a diagnostic tool, providing a quantitative measure of boundary interactions. The observed logarithmic growth patterns in this entropy offer rigorous verification of long-range, non-local correlations connecting the physical boundaries, effectively capturing the transition from isolated modes to an interconnected boundary state. In addition to this theoretical framework, the talk will outline experimental plans to map the phase transition from the mesoscopic regime to the conventional NHSE, utilizing high-precision microwave photonic crystal architectures and controlled bulk loss modulation. By establishing a unified physical framework for boundary-engineered wave trapping, this research outlines a passive, highly tunable pathway for next-generation technological integration, particularly in the fields of on-chip AI acceleration, quantum information processing, and advanced non-reciprocal photonic circuitry.</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t xml:space="preserve">09 Jul 2026</t>
+          <t xml:space="preserve">22 Jul 2026</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t xml:space="preserve">16:00:00</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dr. Saptarshi Mandal</t>
+          <t xml:space="preserve">Prof. Anand Pathak</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t xml:space="preserve">IOP Bhubaneswar</t>
+          <t xml:space="preserve">School of Physics, University of Hyderabad</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t xml:space="preserve">Physics Seminar Room (MS420)</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t xml:space="preserve">Physics of Kitaev-Heisenberg cluster : Static properties, Majorana dynamics, Quantum Heat engine</t>
+          <t xml:space="preserve">Synthesis, Modification and Characterization of Semiconductor nanostructures--Ion Beams/ Gamma irradiation and Laser ablation</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t xml:space="preserve">Over last two decades, Kitaev model established itself as a paradigmatic model in true sense. This exactly solvable model demonstrates many exotic phenomena of a frustrated magnetic system (or strongly correlated system in general) such as fractionalization, anyonic excitations, topological degeneracies in the simpler language of an effective Majorana tight binding model. Further, the material realization of Kitaev model in the presence of other non-Kitaev interaction have bought this model nearer to the broad condensed matter research community. In the first part of my talk I shall briefly present the salient features of Kitaev and Kitaev-Heisenberg model. In the second part I shall present our recent work on Kitaev-Heisenberg model in small clusters. We will argue that the salient features of Kitaev interaction allows certain features to be manifested even in small system and govern some interesting new quantum effect that might be relevant even in thermodynamic limit. In particular, we would discuss ground state, magnetization, susceptibility, correlation function, etc to establish it. Lastly, we present a possible realization of quantum Otto engine for Kitaev-Heisenberg cluster and show that certain emergent many-body effects maximize the efficiency. We also discuss the effect of negative temperature, the relative sign and magnitude of Kitaev and Heisenberg interactions and possible of role of frustration as function of magnitude of spin.</t>
+          <t xml:space="preserve">We have been using swift heavy ion beams, lasers and gamma radiations to synthesize and modify nanostructures of elemental as well as compound semiconductors and subsequently characterizing them using XRD, Raman and TEM. The dependence of the resulting new class of nano-materials on energy and fluence of the initial swift heavy ions, is being investigated in detail. These external probe radiations modify the electronic and optical properties of nano-structures (quantum wells, quantum dots and nanowires). Some applications of these studies in Nano-Science and Nanotechnology will be presented.</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t xml:space="preserve">06 Jul 2026</t>
+          <t xml:space="preserve">09 Jul 2026</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t xml:space="preserve">16:00:00</t>
+          <t xml:space="preserve">10:30:00</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dr. Arnab Seth</t>
+          <t xml:space="preserve">Dr. Sambuddha Sanyal</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t xml:space="preserve">Georgia Tech</t>
+          <t xml:space="preserve">Department of Physics, IISER Tirupati</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t xml:space="preserve">Physics Seminar Room (MS420)</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lattice defects in topological quantum phases</t>
+          <t xml:space="preserve">Unsupervised Machine learning approaches in quantum dynamics</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t xml:space="preserve">Defects are conventionally viewed as detrimental to topological phases, as they often promote localization and suppress coherent quantum phenomena. Recent studies, however, have revealed that defects can themselves become a resource for generating novel collective and topological phenomena. In this talk, I will discuss two examples that illustrate this emerging perspective. First, I will discuss the effect of realizable crystallographic defects with odd-sided plaquettes in a spin-1/2 Kitaev honeycomb model. In particular, we analyze a locally realizable 'Stone-Wales' defect which can be experimentally relevant for Kitaev materials. The emergent flux on an odd plaquette breaks time-reversal symmetry and shows a real-space chirality. We find that the chiralities of distant defects couple through an emergent long-range power-law interaction with ferromagnetic sign. While the clean Kitaev model has no  finite-temperature phase transitions, we find that introducing a dilute defect density produces a true phase transition to a non-Abelian chiral spin liquid. The critical temperature of this transition remains sizable, hence can potentially be accessed in experiments. The resulting chiral spin liquid exhibits scalar spin chirality and electron orbital magnetization even without external magnetic fields. Second, I will discuss a local time-reversal-symmetry-breaking defect in graphene modeled by imaginary next-nearest-neighbor hopping on a single hexagon. At low energies, this defect gives a topological mass term to the gapless Dirac cones and generates chirality. With increasing defect strength, surprisingly, the chirality reverses without changing the defect chirality. Such a topological transition is observed in two experimentally realizable measures of chirality: (1) electronic currents of the low-energy states and (2) orbital magnetization via a local Chern marker. We analytically compute the critical point of this chirality-reversing transition and identify that it is governed by a pair of zero-energy quasibound states appearing due to the introduction of the defect.</t>
+          <t xml:space="preserve">We develop a novel, fully unsupervised learning framework, consisting of a Convolutional autoencoder and Quantum clustering equipped with a unified evaluation score encapsulating separability and topological stability, to identify different phases and precisely locate the critical or crossover regime of quantum phase transitions using the pixilated snapshots of density profile evolution. We further illustrate, for the first time, the application of our machine learning framework in clustering distinct temporal regimes, which are characterized by critical dynamics such as sub-diffusive, super-diffusive, and diffusive dynamics. We employ transfer learning, and qualitatively show the finite size scaling of crossover region. The results demonstrate that our framework is robust to highly imbalanced heterogeneous data and multiple transitions. In this work, we have examined both single-particle and many-body systems. In single particle system, we investigated quasi-periodic Hamiltonians, specifically Aubry-Andre, Generalized Aubry-Andre, Rice-Mele models, as well as the true disorder Hamiltonian, namely the Anderson model. In the many-body system, we studied Bose-Hubbard model to capture Superfluid-Mott insulator transition and the 1D Fermi-Hubbard with quasi-periodic as well as true disorder onsite potential to capture the Ergodic-Many body localization (MBL) transition.</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t xml:space="preserve">06 Jul 2026</t>
+          <t xml:space="preserve">09 Jul 2026</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t xml:space="preserve">12:15:00</t>
+          <t xml:space="preserve">16:00:00</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dr. Abhijit Mitra</t>
+          <t xml:space="preserve">Dr. Saptarshi Mandal</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t xml:space="preserve">ECE, IIIT-Delhi</t>
+          <t xml:space="preserve">IOP Bhubaneswar</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t xml:space="preserve">Physics Seminar Room (MS420)</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t xml:space="preserve">Optical Networks Beyond C Band</t>
+          <t xml:space="preserve">Physics of Kitaev-Heisenberg cluster : Static properties, Majorana dynamics, Quantum Heat engine</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t xml:space="preserve">The rapid growth of cloud computing, artificial intelligence, 6G, and quantum technologies is driving unprecedented demand for high-capacity, intelligent, and secure communication networks. This talk presents recent advances toward next-generation optical networks beyond the conventional C-band by leveraging C+L band transmission, Space Division Multiplexing (SDM), and AI-enabled optical network management. It highlights on multiband optical network, AI-assisted optical performance monitoring and soft-failure localization, and cross-layer network intelligence for resilient transport networks. The talk further discusses the integration of quantum communication technologies with existing fiber infrastructures while enabling secure and scalable future communication systems. Together, these technologies outline a roadmap toward intelligent, high-capacity, and quantum-ready optical communication networks for Beyond-5G and 6G applications.</t>
+          <t xml:space="preserve">Over last two decades, Kitaev model established itself as a paradigmatic model in true sense. This exactly solvable model demonstrates many exotic phenomena of a frustrated magnetic system (or strongly correlated system in general) such as fractionalization, anyonic excitations, topological degeneracies in the simpler language of an effective Majorana tight binding model. Further, the material realization of Kitaev model in the presence of other non-Kitaev interaction have bought this model nearer to the broad condensed matter research community. In the first part of my talk I shall briefly present the salient features of Kitaev and Kitaev-Heisenberg model. In the second part I shall present our recent work on Kitaev-Heisenberg model in small clusters. We will argue that the salient features of Kitaev interaction allows certain features to be manifested even in small system and govern some interesting new quantum effect that might be relevant even in thermodynamic limit. In particular, we would discuss ground state, magnetization, susceptibility, correlation function, etc to establish it. Lastly, we present a possible realization of quantum Otto engine for Kitaev-Heisenberg cluster and show that certain emergent many-body effects maximize the efficiency. We also discuss the effect of negative temperature, the relative sign and magnitude of Kitaev and Heisenberg interactions and possible of role of frustration as function of magnitude of spin.</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
+          <t xml:space="preserve">06 Jul 2026</t>
+        </is>
+      </c>
+      <c r="B17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">16:00:00</t>
+        </is>
+      </c>
+      <c r="C17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Dr. Arnab Seth</t>
+        </is>
+      </c>
+      <c r="D17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Georgia Tech</t>
+        </is>
+      </c>
+      <c r="E17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Physics Seminar Room (MS420)</t>
+        </is>
+      </c>
+      <c r="F17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Lattice defects in topological quantum phases</t>
+        </is>
+      </c>
+      <c r="G17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Defects are conventionally viewed as detrimental to topological phases, as they often promote localization and suppress coherent quantum phenomena. Recent studies, however, have revealed that defects can themselves become a resource for generating novel collective and topological phenomena. In this talk, I will discuss two examples that illustrate this emerging perspective. First, I will discuss the effect of realizable crystallographic defects with odd-sided plaquettes in a spin-1/2 Kitaev honeycomb model. In particular, we analyze a locally realizable 'Stone-Wales' defect which can be experimentally relevant for Kitaev materials. The emergent flux on an odd plaquette breaks time-reversal symmetry and shows a real-space chirality. We find that the chiralities of distant defects couple through an emergent long-range power-law interaction with ferromagnetic sign. While the clean Kitaev model has no  finite-temperature phase transitions, we find that introducing a dilute defect density produces a true phase transition to a non-Abelian chiral spin liquid. The critical temperature of this transition remains sizable, hence can potentially be accessed in experiments. The resulting chiral spin liquid exhibits scalar spin chirality and electron orbital magnetization even without external magnetic fields. Second, I will discuss a local time-reversal-symmetry-breaking defect in graphene modeled by imaginary next-nearest-neighbor hopping on a single hexagon. At low energies, this defect gives a topological mass term to the gapless Dirac cones and generates chirality. With increasing defect strength, surprisingly, the chirality reverses without changing the defect chirality. Such a topological transition is observed in two experimentally realizable measures of chirality: (1) electronic currents of the low-energy states and (2) orbital magnetization via a local Chern marker. We analytically compute the critical point of this chirality-reversing transition and identify that it is governed by a pair of zero-energy quasibound states appearing due to the introduction of the defect.</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">06 Jul 2026</t>
+        </is>
+      </c>
+      <c r="B18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">12:15:00</t>
+        </is>
+      </c>
+      <c r="C18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Dr. Abhijit Mitra</t>
+        </is>
+      </c>
+      <c r="D18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ECE, IIIT-Delhi</t>
+        </is>
+      </c>
+      <c r="E18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Physics Seminar Room (MS420)</t>
+        </is>
+      </c>
+      <c r="F18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Optical Networks Beyond C Band</t>
+        </is>
+      </c>
+      <c r="G18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">The rapid growth of cloud computing, artificial intelligence, 6G, and quantum technologies is driving unprecedented demand for high-capacity, intelligent, and secure communication networks. This talk presents recent advances toward next-generation optical networks beyond the conventional C-band by leveraging C+L band transmission, Space Division Multiplexing (SDM), and AI-enabled optical network management. It highlights on multiband optical network, AI-assisted optical performance monitoring and soft-failure localization, and cross-layer network intelligence for resilient transport networks. The talk further discusses the integration of quantum communication technologies with existing fiber infrastructures while enabling secure and scalable future communication systems. Together, these technologies outline a roadmap toward intelligent, high-capacity, and quantum-ready optical communication networks for Beyond-5G and 6G applications.</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="inlineStr">
+        <is>
           <t xml:space="preserve">25 Jun 2026</t>
         </is>
       </c>
-      <c r="B17" t="inlineStr">
+      <c r="B19" t="inlineStr">
         <is>
           <t xml:space="preserve">15:00:00</t>
         </is>
       </c>
-      <c r="C17" t="inlineStr">
+      <c r="C19" t="inlineStr">
         <is>
           <t xml:space="preserve">Dr. Sourabh Kumar</t>
         </is>
       </c>
-      <c r="D17" t="inlineStr">
+      <c r="D19" t="inlineStr">
         <is>
           <t xml:space="preserve">Quverse Innovations Inc., Calgary, Canada</t>
         </is>
       </c>
-      <c r="E17" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F17" t="inlineStr">
+      <c r="E19" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Physics Seminar Room (MS420)</t>
+        </is>
+      </c>
+      <c r="F19" t="inlineStr">
         <is>
           <t xml:space="preserve">Solid-state quantum devices for long-distance quantum networks</t>
         </is>
       </c>
-      <c r="G17" t="inlineStr">
+      <c r="G19" t="inlineStr">
         <is>
           <t xml:space="preserve">We envision a future in which a global network of quantum nodes connected via quantum channels forms the quantum internet, providing unprecedented security and computational capabilities. Such quantum nodes require reliable quantum processors for quantum information processing and long-lived quantum memories for quantum state storage and synchronization. Superconducting qubits (SQs) are among the leading candidates for quantum computation. However, their coherence times are too short to serve as long-lived quantum memories, and their operation in the microwave domain makes them unsuitable for long-distance quantum communication at room temperature. In this talk, I will present our approach to addressing these challenges. I will describe the design, development, and operation of hybrid solid-state quantum devices based on rare-earth-ion–doped (REID) materials that can integrate with superconducting circuits. With their exceptionally long coherence times at cryogenic temperatures, REID materials are well-suited for quantum memories, and we implement a novel protocol enabling multimode storage with on-demand retrieval. Beyond storage, we demonstrate memory-assisted transduction in these systems, which can enable quantum information encoded in microwave-frequency superconducting circuits to be coherently converted into optical photons suitable for long-distance transmission. Our research provides scalable building blocks for quantum networks and demonstrates how matter–photon interfaces at the quantum level can bridge microwave and optical quantum technologies, with implications for secure communication, distributed sensing, and large-scale quantum computing.</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>