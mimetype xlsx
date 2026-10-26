--- v1 (2026-10-05)
+++ v2 (2026-10-26)
@@ -52,691 +52,839 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t xml:space="preserve">Affiliation</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t xml:space="preserve">Venue</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t xml:space="preserve">Title</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t xml:space="preserve">Abstract</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t xml:space="preserve">09 Oct 2026</t>
+          <t xml:space="preserve">27 Oct 2026</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t xml:space="preserve">16:00:00</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dr. Debanuj Chatterjee</t>
+          <t xml:space="preserve">Dr. Sudhakantha Girmohanta</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t xml:space="preserve">CNRS/University of Lille, France</t>
+          <t xml:space="preserve">Institute for Basic Science, Korea</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t xml:space="preserve">Physics Seminar Room (MS420)</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fiber frequency combs for environmental sensing</t>
+          <t xml:space="preserve">Quest for a Consistent Phase Transition Explanation of the PTA Signal</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Combining optical fibers with frequency combs provides a versatile platform for high-speed, remote, and distributed sensing of our environment. In this talk, I will present a fiber-based electro-optic dual-frequency comb source operating at a 10 GHz repetition rate and generating mutually coherent ultrashort (60 fs) pulses capable of multimodal sensing. Its capabilities are demonstrated through rapid linear and nonlinear spectroscopy applications, such as opto-mechanical ultrasound sensing and coherent anti-Stokes Raman spectroscopy. I will also discuss potential application avenues across multiple scales, including distributed monitoring of agriculture through ultrasound, fiber-integrated particulate matter sensing and potentially quantum enhanced sensing. Integrating these techniques with India’s extensive public fiber infrastructure could enable multipurpose networks that combine communication with large-scale environmental monitoring.</t>
+          <t xml:space="preserve">The discovery of a nano-Hz stochastic gravitational wave background by Pulsar Timing Array (PTA) collaborations can be interpreted as arising from a strongly supercooled phase transition in a nearly conformal dark sector. I will show that such strong supercooling generically dilutes any pre-existing baryon asymmetry and dark matter abundance, and discuss how this problem can be turned into a solution by exploiting the built-in out-of-equilibrium dynamics of the transition to generate both after the phase transition. I will present a neutron portal framework connecting the resulting dark baryon asymmetry to the visible sector, discuss its ultraviolet completion, and outline the resulting phenomenological signatures at beam-dump and collider experiments.</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t xml:space="preserve">24 Sep 2026</t>
+          <t xml:space="preserve">26 Oct 2026</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t xml:space="preserve">14:30:00</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Prof.. Daniel Terno</t>
+          <t xml:space="preserve">Mr. Naveen</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Macquarie University, Australia</t>
+          <t xml:space="preserve">University of Sherbrooke, Canada</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t xml:space="preserve">Physics Seminar Room (MS420)</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Gravitational Birefringence</t>
+          <t xml:space="preserve">DC-Powered Quantum-Limited Amplifiers: Inelastic Cooper-Pair Tunneling Amplifiers</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t xml:space="preserve">In general relativity, electromagnetic waves in the geometric-optics approximation follow null geodesics independently of polarization, while the polarization itself is transported along the ray. I will review this standard picture, including ambiguities in defining gravitational polarization rotation, and then discuss how birefringence can arise through modified classical couplings or quantum corrections. I will then turn to finite-frequency corrections within ordinary general relativity and Maxwell theory, where photon helicity affects ray propagation beyond leading geometric optics. Recent results on the resulting gravitational birefringence, formal aspects of null-particle dynamics, and some observational implications will be presented.</t>
+          <t xml:space="preserve">Quantum measurements need amplifiers that boost weak signals without adding noise. Today's best amplifiers rely on strong microwave pump tones, which makes them bulky, costly and hard to scale. In this talk, I introduce Inelastic Cooper-pair Tunneling Amplifiers (ICTAs), superconducting amplifiers powered by a simple DC voltage. I'll explain how a superconducting junction can amplify microwave signals using only DC power, then cover three challenges we tackled: simulating and optimizing gain, designing circuits that suppress excess noise, and widening the bandwidth despite the gain-bandwidth trade-off. Joint work with Eva Dupont-Ferrier and Max Hofheinz, Université de Sherbrooke</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t xml:space="preserve">14 Sep 2026</t>
+          <t xml:space="preserve">26 Oct 2026</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t xml:space="preserve">11:00:00</t>
+          <t xml:space="preserve">14:30:00</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Prof. S Kar</t>
+          <t xml:space="preserve">Mr. Naveen</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Queens University Belfast, UK</t>
+          <t xml:space="preserve">University of Sherbrooke, Canada</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t xml:space="preserve">Physics Seminar Room (MS420)</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Helical-Coil Beam Control of Laser-Driven Protons: From Collimation to Phase-Space Engineering</t>
+          <t xml:space="preserve">DC-PoweredQuantum-Limited Amplifiers: Inelastic Cooper-Pair Tunneling Amplifiers</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Helical-coil (HC) targets provide a unique all-optical approach for manipulating laser-driven proton beams using electromagnetic pulses generated during the laser-target interaction itself. By tailoring the interaction between the propagating pulse and the proton beam, HC targets can simultaneously guide, energy-select and post-accelerate laser-accelerated protons within a compact target-integrated structure. Over the past decade, this concept has evolved from proof-of-principle demonstrations to a versatile beam-conditioning platform capable of controlling both the transverse and longitudinal phase space of laser-driven ion beams. This talk will provide an overview of the HC concept and its development, covering experimental demonstrations of beam collimation, spectral shaping, post-acceleration, scaling to higher-power laser systems, multi-stage acceleration schemes, and recent advances in longitudinal phase-space rotation and temporal compression. The prospects of HC-based manipulation for next-generation laser-ion accelerators and emerging applications will also be discussed.</t>
+          <t xml:space="preserve">Quantum measurements need amplifiers that boost weak signals without adding noise. Today's best amplifiers rely on strong microwave pump tones, which makes them bulky, costly and hard to scale. In this talk, I introduce Inelastic Cooper-pair Tunneling Amplifiers (ICTAs), superconducting amplifiers powered by a simple DC voltage. I'll explain how a superconducting junction can amplify microwave signals using only DC power, then cover three challenges we tackled: simulating and optimizing gain, designing circuits that suppress excess noise, and widening the bandwidth despite the gain-bandwidth trade-off. Joint work with Eva Dupont-Ferrier and Max Hofheinz, Université de Sherbrooke</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t xml:space="preserve">10 Sep 2026</t>
+          <t xml:space="preserve">09 Oct 2026</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t xml:space="preserve">17:00:00</t>
+          <t xml:space="preserve">16:00:00</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dr. Arnab Pal</t>
+          <t xml:space="preserve">Dr. Debanuj Chatterjee</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t xml:space="preserve">IMSc, Chennai</t>
+          <t xml:space="preserve">CNRS/University of Lille, France</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t xml:space="preserve">Physics Seminar Room (MS420)</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t xml:space="preserve">Target search with intermittency renders universal efficiency</t>
+          <t xml:space="preserve">Fiber frequency combs for environmental sensing</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t xml:space="preserve">Intermittency is ubiquitous in nature, where systems switch between distinct modes of dynamics in response to their surroundings or to events occurring during their evolution [1,2]. In the context of target search, such switching provides a natural way to combine qualitatively different modes of exploration. In this talk, I will develop a general perspective on intermittent search, beginning with facilitated diffusion as a paradigmatic example [3], and then discuss ego-eco-centric intermittency, where switching is mediated by external factors, primarily the environment [4]. I will next introduce a new class of event-driven strategies, in which the crossing of a threshold itself triggers intermittency, leading to an efficient collective search dynamics [5]. Across these examples, I will explore how intermittency reshapes the statistics of search and reveal a remarkably general consequence: suitably designed switching can generate a universal gain that persists irrespective of the underlying complexity of the system.</t>
+          <t xml:space="preserve">Combining optical fibers with frequency combs provides a versatile platform for high-speed, remote, and distributed sensing of our environment. In this talk, I will present a fiber-based electro-optic dual-frequency comb source operating at a 10 GHz repetition rate and generating mutually coherent ultrashort (60 fs) pulses capable of multimodal sensing. Its capabilities are demonstrated through rapid linear and nonlinear spectroscopy applications, such as opto-mechanical ultrasound sensing and coherent anti-Stokes Raman spectroscopy. I will also discuss potential application avenues across multiple scales, including distributed monitoring of agriculture through ultrasound, fiber-integrated particulate matter sensing and potentially quantum enhanced sensing. Integrating these techniques with India’s extensive public fiber infrastructure could enable multipurpose networks that combine communication with large-scale environmental monitoring.</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t xml:space="preserve">03 Sep 2026</t>
+          <t xml:space="preserve">07 Oct 2026</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t xml:space="preserve">16:00:00</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t xml:space="preserve">Prof. Bitan Roy</t>
+          <t xml:space="preserve">Prof. Neeraj Khare</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lehigh University, USA</t>
+          <t xml:space="preserve">IIT Delhi</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t xml:space="preserve">Physics Seminar Room (MS420)</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t xml:space="preserve">Aspects of interacting and disordered fermions on hyperbolic lattices</t>
+          <t xml:space="preserve">Becoming a High Performer During PhD—and Beyond</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t xml:space="preserve">Hyperbolic lattices constitute a unique platform to study various novel quantum phenomena on a negatively curved space and identify the imprints of spatial curvatures therein. In this talk, first I will show a simple classification scheme on the family of two-dimensional bipartite hyperbolic lattices, resulting from simple but canonical spin-independent tight-binding model for free electrons, yielding three classes of ballistic quantum fluids on negatively curved space, namely Dirac liquids, Fermi liquids, and flat bands, that are, respectively, characterized by a vanishing, a finite, and a diverging density of states near the band center or zero-energy. Next, I will show that such systems can be susceptible to different types of spontaneously ordered phases (such as the charge and spin density waves) once Hubbard-like electronic interactions are considered, giving rise to dynamic magnetization in half-filled systems. In the second half of the talk, I will exclusively focus on hyperbolic Dirac systems in which orderings can only take place beyond critical strengths of interactions via a quantum phase transition. I will propose two realistic approaches to trigger such dynamic mass generations on curved space Dirac liquids at sufficiently weak interactions. I show that (a) the application of external magnetic fields and rotationally symmetric strain give rise to a finite density of states near zero energy in noninteracting systems, inducing various mass orderings at weak coupling. Finally, I will discuss the role of disorder or impurities in hyperbolic Dirac liquids. I show that, contrary to our traditional wisdom, planar dirty hyperbolic Dirac liquids show two distinct quantum phase transitions as the disorder strength is gradually increased in the system. First, the ballistic system undergoes a semimetal-to-metal transition at moderate disorder strength, which is subsequently followed by the Anderson metal-to-insulator transition, both being absent in two-dimensional Euclidean Dirac liquids, realizable on honeycomb lattices, for example. I will close the talk with some possible future directions to further unfold unique quantum aspects of hyperbolic crystals.</t>
+          <t xml:space="preserve">A PhD in Physics typically takes 4.5–5.5 years. Students face many ups and downs during this period. This period is often marked by significant intellectual challenges, setbacks, and uncertainty. Maintaining a consistently high level of enthusiasm throughout this journey is indeed very challenging, which requires continuous feedback and support from both within and outside the research environment. The present talk addresses how you can become a high performer during your PhD and afterward. Actually, it is not very difficult—one simply needs to follow basi c steps with a positive and purposeful mindset.  Setting goals for tangible outputs, focusing on preparedness, and sustaining efforts can make a significant difference. This requires small changes in your daily routine. Keeping good physical and mental well-being is essential, which requires conscious and continuous attention. The talk will discuss these principles and practical strategies with illustrations from my own academic and professional journey.</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t xml:space="preserve">31 Aug 2026</t>
+          <t xml:space="preserve">24 Sep 2026</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t xml:space="preserve">17:00:00</t>
+          <t xml:space="preserve">14:30:00</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dr. Kacho Imtiyaz Ali Khan</t>
+          <t xml:space="preserve">Prof.. Daniel Terno</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t xml:space="preserve">Paul-Drude-Institut für Festkörperelektronik in Berlin</t>
+          <t xml:space="preserve">Macquarie University, Australia</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t xml:space="preserve">Physics Seminar Room (MS420)</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t xml:space="preserve">Large-Area Fe3XTe2 (X = Ge, Ga) Ferromagnets and its Van der Waal Heterostructures: An approach for Scalable Spintronic Devices</t>
+          <t xml:space="preserve">Gravitational Birefringence</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t xml:space="preserve">Two dimensional (2D) magnetic crystals Fe-Ge-Ga-Te exhibits promising features, such as large anomalous Hall effect (AHE), current-induced magnetization switching, and the stabilization of magnetic skyrmions, which are highly beneficial in spintronic-based memory devices[1-3]. However, experimental studies utilizing 2D magnetic materials have been largely limited to micrometer-sized flakes exfoliated from bulk single crystals. One of the major drawbacks of exfoliation methods is the non-uniform surface of films, which makes integration into conventional device fabrication schemes challenging. In this work, we present the epitaxial growth of large-scale Fe3XTe2 (X: Ge,Ga) 2D ferromagnet on graphene/SiC template using molecular beam epitaxy (MBE) [4,5]. The presence of same set of (00L) Bragg reflections for both Fe3GeTe2 (FGeT) and Fe3GaTe2 (FGaT) indicates the formation of isostructural phase with a space group P63/mmc, as shown in Figure 1(a,b). X-ray Magnetic Circular Dichroism (XMCD) measurements were performed on FGeT and FGaT films. Using sum-rule analysis, the total magnetic moment (μtotal) were determined for FGT (see Figure 1c) and FGaT (see Figure 1d) films. A nonzero μtotal for FGaT (~400 K) and FGeT (~210 K) reveals stable ferromagnetic ordering of Fe atoms in both 2D-FMs with a strong perpendicular magnetic anisotropy. The corresponding temperature-dependent magnetization (M-T) curves were further measured Superconducting Quantum Interference Device (SQUID) magnetometry. These findings are crucial for the development of energy efficient device for scalable spintronic applications.</t>
+          <t xml:space="preserve">In general relativity, electromagnetic waves in the geometric-optics approximation follow null geodesics independently of polarization, while the polarization itself is transported along the ray. I will review this standard picture, including ambiguities in defining gravitational polarization rotation, and then discuss how birefringence can arise through modified classical couplings or quantum corrections. I will then turn to finite-frequency corrections within ordinary general relativity and Maxwell theory, where photon helicity affects ray propagation beyond leading geometric optics. Recent results on the resulting gravitational birefringence, formal aspects of null-particle dynamics, and some observational implications will be presented.</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t xml:space="preserve">06 Aug 2026</t>
+          <t xml:space="preserve">14 Sep 2026</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t xml:space="preserve">15:15:00</t>
+          <t xml:space="preserve">11:00:00</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dr. Karun Gadge</t>
+          <t xml:space="preserve">Prof. S Kar</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t xml:space="preserve">University of Gottingen, Germany</t>
+          <t xml:space="preserve">Queens University Belfast, UK</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t xml:space="preserve">Physics Seminar Room (MS420)</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t xml:space="preserve">Stability of Floquet sidebands and quantum coherence in one-dimensional strongly interacting spinless fermions</t>
+          <t xml:space="preserve">Helical-Coil Beam Control of Laser-Driven Protons: From Collimation to Phase-Space Engineering</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t xml:space="preserve">For strongly correlated quantum systems, fundamental questions about the formation and stability of Floquet-Bloch sidebands (FBs) upon periodic driving remain unresolved. Here, we investigate the impact of electron-electron interactions and perturbations in the coherence of the driving on the lifetime of FBs by directly computing time-dependent single-particle spectral functions using exact diagonalization (ED) and matrix product states (MPS). We study interacting metallic and correlated insulating phases in a chain of correlated spinless fermions. At high-frequency driving, we obtain clearly separated, long-lived FBs of the full many-body excitation continuum. However, if there is significant overlap of the features, which is more probable in the low-frequency regime, the interactions lead to strong heating, which results in a significant loss of quantum coherence and of the FBs. Similar suppression of FBs is obtained in the presence of noise. The emerging picture is further elucidated by the behavior of real-space single-particle propagators, of the energy gain, and of the momentum distribution function, which is related to a quantum Fisher information that is directly accessible by spectroscopic measurements.</t>
+          <t xml:space="preserve">Helical-coil (HC) targets provide a unique all-optical approach for manipulating laser-driven proton beams using electromagnetic pulses generated during the laser-target interaction itself. By tailoring the interaction between the propagating pulse and the proton beam, HC targets can simultaneously guide, energy-select and post-accelerate laser-accelerated protons within a compact target-integrated structure. Over the past decade, this concept has evolved from proof-of-principle demonstrations to a versatile beam-conditioning platform capable of controlling both the transverse and longitudinal phase space of laser-driven ion beams. This talk will provide an overview of the HC concept and its development, covering experimental demonstrations of beam collimation, spectral shaping, post-acceleration, scaling to higher-power laser systems, multi-stage acceleration schemes, and recent advances in longitudinal phase-space rotation and temporal compression. The prospects of HC-based manipulation for next-generation laser-ion accelerators and emerging applications will also be discussed.</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t xml:space="preserve">03 Aug 2026</t>
+          <t xml:space="preserve">10 Sep 2026</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t xml:space="preserve">17:00:00</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dr. Ion Santra</t>
+          <t xml:space="preserve">Dr. Arnab Pal</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t xml:space="preserve">KU, Leuven, Belgium</t>
+          <t xml:space="preserve">IMSc, Chennai</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t xml:space="preserve">Physics Seminar Room (MS420)</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t xml:space="preserve">The World of Active Reservoirs</t>
+          <t xml:space="preserve">Target search with intermittency renders universal efficiency</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t xml:space="preserve">Active environments challenge the conventional description of thermal reservoirs because their intrinsically nonequilibrium dynamics. I will discuss how microscopically modeled active baths, and how the nonequilibrium features becomes visible in the stationary fluctuations of immersed probes. Activity modifies relaxation, breaks fluctuation–response relations and energy equipartition, and can generate non-monotonic transport, negative differential conductivity and current reversal in otherwise linear systems. I will also show how similar anomalies can arise from the kinetics of the system–reservoir contact itself, highlighting a broader principle: reservoirs are dynamical components of a system, and their microscopic properties can qualitatively control fluctuations and transport.</t>
+          <t xml:space="preserve">Intermittency is ubiquitous in nature, where systems switch between distinct modes of dynamics in response to their surroundings or to events occurring during their evolution [1,2]. In the context of target search, such switching provides a natural way to combine qualitatively different modes of exploration. In this talk, I will develop a general perspective on intermittent search, beginning with facilitated diffusion as a paradigmatic example [3], and then discuss ego-eco-centric intermittency, where switching is mediated by external factors, primarily the environment [4]. I will next introduce a new class of event-driven strategies, in which the crossing of a threshold itself triggers intermittency, leading to an efficient collective search dynamics [5]. Across these examples, I will explore how intermittency reshapes the statistics of search and reveal a remarkably general consequence: suitably designed switching can generate a universal gain that persists irrespective of the underlying complexity of the system.</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t xml:space="preserve">29 Jul 2026</t>
+          <t xml:space="preserve">03 Sep 2026</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t xml:space="preserve">16:00:00</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dr. Sougata Ganguly</t>
+          <t xml:space="preserve">Prof. Bitan Roy</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t xml:space="preserve">Institute for Basic Science (IBS), Daejeon, South Korea</t>
+          <t xml:space="preserve">Lehigh University, USA</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t xml:space="preserve">Physics Seminar Room (MS420)</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t xml:space="preserve">Big bang nucleosynthesis as a probe of new physics</t>
+          <t xml:space="preserve">Aspects of interacting and disordered fermions on hyperbolic lattices</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t xml:space="preserve">The remarkable agreement between the observed light-element abundances and the predictions of big bang nucleosynthesis (BBN) makes BBN a powerful probe of physics beyond the Standard Model (BSM). In this talk, I will present the BBN constraints on a specific BSM particle, the Majoron, and discuss its cosmological implications. I will also highlight the caveats of the standard BBN scenario in light of the long-standing cosmological lithium problem and briefly outline a possible solution.</t>
+          <t xml:space="preserve">Hyperbolic lattices constitute a unique platform to study various novel quantum phenomena on a negatively curved space and identify the imprints of spatial curvatures therein. In this talk, first I will show a simple classification scheme on the family of two-dimensional bipartite hyperbolic lattices, resulting from simple but canonical spin-independent tight-binding model for free electrons, yielding three classes of ballistic quantum fluids on negatively curved space, namely Dirac liquids, Fermi liquids, and flat bands, that are, respectively, characterized by a vanishing, a finite, and a diverging density of states near the band center or zero-energy. Next, I will show that such systems can be susceptible to different types of spontaneously ordered phases (such as the charge and spin density waves) once Hubbard-like electronic interactions are considered, giving rise to dynamic magnetization in half-filled systems. In the second half of the talk, I will exclusively focus on hyperbolic Dirac systems in which orderings can only take place beyond critical strengths of interactions via a quantum phase transition. I will propose two realistic approaches to trigger such dynamic mass generations on curved space Dirac liquids at sufficiently weak interactions. I show that (a) the application of external magnetic fields and rotationally symmetric strain give rise to a finite density of states near zero energy in noninteracting systems, inducing various mass orderings at weak coupling. Finally, I will discuss the role of disorder or impurities in hyperbolic Dirac liquids. I show that, contrary to our traditional wisdom, planar dirty hyperbolic Dirac liquids show two distinct quantum phase transitions as the disorder strength is gradually increased in the system. First, the ballistic system undergoes a semimetal-to-metal transition at moderate disorder strength, which is subsequently followed by the Anderson metal-to-insulator transition, both being absent in two-dimensional Euclidean Dirac liquids, realizable on honeycomb lattices, for example. I will close the talk with some possible future directions to further unfold unique quantum aspects of hyperbolic crystals.</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t xml:space="preserve">29 Jul 2026</t>
+          <t xml:space="preserve">31 Aug 2026</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t xml:space="preserve">14:30:00</t>
+          <t xml:space="preserve">17:00:00</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dr. Khyati Malhan</t>
+          <t xml:space="preserve">Dr. Kacho Imtiyaz Ali Khan</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t xml:space="preserve">Max-Planck Institute of Astronomy, Heidelberg, Germany</t>
+          <t xml:space="preserve">Paul-Drude-Institut für Festkörperelektronik in Berlin</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t xml:space="preserve">Physics Seminar Room (MS420)</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t xml:space="preserve">Galaxy Collision: What Do Crashing Galaxies Tell Us About the Universe? + INTERACTIVE SESSION</t>
+          <t xml:space="preserve">Large-Area Fe3XTe2 (X = Ge, Ga) Ferromagnets and its Van der Waal Heterostructures: An approach for Scalable Spintronic Devices</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t xml:space="preserve">Galaxies are the visible building blocks of the Universe where everything happens, from stars to planets to life itself. Interestingly, while some galaxies appear beautiful and orderly, others appear completely distorted, twisted, and chaotic. These irregular galaxies arise due to galaxy collisions -- one of the most spectacular events in the Universe. In this talk, we will explore galaxy collisions, and understand: how do they occur? why do they occur? Do galaxy collisions lead to complete destruction of galaxies or creation of something new? and, How our own Milky Way is currently undergoing a collision with another galaxy intruder? In essence, galaxy collisions and mergers are among the most important drivers of galaxy evolution across the cosmos.</t>
+          <t xml:space="preserve">Two dimensional (2D) magnetic crystals Fe-Ge-Ga-Te exhibits promising features, such as large anomalous Hall effect (AHE), current-induced magnetization switching, and the stabilization of magnetic skyrmions, which are highly beneficial in spintronic-based memory devices[1-3]. However, experimental studies utilizing 2D magnetic materials have been largely limited to micrometer-sized flakes exfoliated from bulk single crystals. One of the major drawbacks of exfoliation methods is the non-uniform surface of films, which makes integration into conventional device fabrication schemes challenging. In this work, we present the epitaxial growth of large-scale Fe3XTe2 (X: Ge,Ga) 2D ferromagnet on graphene/SiC template using molecular beam epitaxy (MBE) [4,5]. The presence of same set of (00L) Bragg reflections for both Fe3GeTe2 (FGeT) and Fe3GaTe2 (FGaT) indicates the formation of isostructural phase with a space group P63/mmc, as shown in Figure 1(a,b). X-ray Magnetic Circular Dichroism (XMCD) measurements were performed on FGeT and FGaT films. Using sum-rule analysis, the total magnetic moment (μtotal) were determined for FGT (see Figure 1c) and FGaT (see Figure 1d) films. A nonzero μtotal for FGaT (~400 K) and FGeT (~210 K) reveals stable ferromagnetic ordering of Fe atoms in both 2D-FMs with a strong perpendicular magnetic anisotropy. The corresponding temperature-dependent magnetization (M-T) curves were further measured Superconducting Quantum Interference Device (SQUID) magnetometry. These findings are crucial for the development of energy efficient device for scalable spintronic applications.</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t xml:space="preserve">27 Jul 2026</t>
+          <t xml:space="preserve">06 Aug 2026</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t xml:space="preserve">15:15:00</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t xml:space="preserve">Prof. Sourin Das</t>
+          <t xml:space="preserve">Dr. Karun Gadge</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t xml:space="preserve">Physics Department, IISER Kolkata</t>
+          <t xml:space="preserve">University of Gottingen, Germany</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t xml:space="preserve">Physics Seminar Room (MS420)</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t xml:space="preserve">Can Quantum Statistics Power a Heat Engine?</t>
+          <t xml:space="preserve">Stability of Floquet sidebands and quantum coherence in one-dimensional strongly interacting spinless fermions</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t xml:space="preserve">Quantum statistics is traditionally viewed as a kinematic property that determines how particles occupy available states. In this talk, I will show that quantum statistics can itself serve as a powerful resource for energy conversion in a transport setting. Focusing on particles obeying Haldane exclusion statistics, we demonstrate that statistical interactions generate an intrinsic breaking of particle-hole symmetry, even in the absence of interactions, band asymmetry, or external symmetry-breaking mechanisms. The consequences for transport are profound. The symmetry breaking produces strong thermoelectric response and large deviations from the Wiedemann-Franz law. In particular, exclusion statistics can substantially enhance the thermoelectric figure of merit, establishing a new route toward efficient energy harvesting driven purely by quantum statistics. Building on this insight, I will show that exclusion statistics can be elevated to the status of a genuine thermodynamic resource. Within a nonlinear Landauer framework, quantum heat engines employing fractional-statistics carriers can surpass performance bounds previously regarded as universal for fermionic systems. Bosonic and fractional-statistics working media exhibit enhanced power output, improved efficiency-power trade-offs, and superior refrigeration capabilities. Finally, I will discuss a realistic realization based on thermally driven magnon transport, where the predicted advantages emerge in an experimentally accessible spin-caloritronic setting. These results suggest a new paradigm for quantum thermodynamics in which statistical correlation and not interactions, topology, or coherence alone become the fundamental resource governing transport, refrigeration, and energy conversion.</t>
+          <t xml:space="preserve">For strongly correlated quantum systems, fundamental questions about the formation and stability of Floquet-Bloch sidebands (FBs) upon periodic driving remain unresolved. Here, we investigate the impact of electron-electron interactions and perturbations in the coherence of the driving on the lifetime of FBs by directly computing time-dependent single-particle spectral functions using exact diagonalization (ED) and matrix product states (MPS). We study interacting metallic and correlated insulating phases in a chain of correlated spinless fermions. At high-frequency driving, we obtain clearly separated, long-lived FBs of the full many-body excitation continuum. However, if there is significant overlap of the features, which is more probable in the low-frequency regime, the interactions lead to strong heating, which results in a significant loss of quantum coherence and of the FBs. Similar suppression of FBs is obtained in the presence of noise. The emerging picture is further elucidated by the behavior of real-space single-particle propagators, of the energy gain, and of the momentum distribution function, which is related to a quantum Fisher information that is directly accessible by spectroscopic measurements.</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t xml:space="preserve">24 Jul 2026</t>
+          <t xml:space="preserve">03 Aug 2026</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t xml:space="preserve">14:00:00</t>
+          <t xml:space="preserve">17:00:00</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t xml:space="preserve">Mr. Bhayva</t>
+          <t xml:space="preserve">Dr. Ion Santra</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t xml:space="preserve">NTU Singapore</t>
+          <t xml:space="preserve">KU, Leuven, Belgium</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t xml:space="preserve">Physics Seminar Room (MS420)</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t xml:space="preserve">Unveiling the Non-Hermitian Skin Effect in Photonic Crystals</t>
+          <t xml:space="preserve">The World of Active Reservoirs</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t xml:space="preserve">The Non-Hermitian Skin Effect (NHSE) represents a foundational shift in non-Hermitian wave physics, traditionally characterized by robust, single-edge localization driven by non-reciprocal coupling mechanisms or active bulk gain and loss. This talk explores the conceptual evolution from this established conventional paradigm toward a novel 'mesoscopic' regime, where non-Hermiticity emerges exclusively through radiative boundary leakage within an otherwise lossless photonic crystal structure. In this mesoscopic landscape, the system deviates from conventional singular edge-pinning, instead demonstrating symmetric, dual-edge localization governed by distinct size-dependent properties linked to the total system dimension. To characterize this behavior, Von Neumann entanglement entropy is utilized as a diagnostic tool, providing a quantitative measure of boundary interactions. The observed logarithmic growth patterns in this entropy offer rigorous verification of long-range, non-local correlations connecting the physical boundaries, effectively capturing the transition from isolated modes to an interconnected boundary state. In addition to this theoretical framework, the talk will outline experimental plans to map the phase transition from the mesoscopic regime to the conventional NHSE, utilizing high-precision microwave photonic crystal architectures and controlled bulk loss modulation. By establishing a unified physical framework for boundary-engineered wave trapping, this research outlines a passive, highly tunable pathway for next-generation technological integration, particularly in the fields of on-chip AI acceleration, quantum information processing, and advanced non-reciprocal photonic circuitry.</t>
+          <t xml:space="preserve">Active environments challenge the conventional description of thermal reservoirs because their intrinsically nonequilibrium dynamics. I will discuss how microscopically modeled active baths, and how the nonequilibrium features becomes visible in the stationary fluctuations of immersed probes. Activity modifies relaxation, breaks fluctuation–response relations and energy equipartition, and can generate non-monotonic transport, negative differential conductivity and current reversal in otherwise linear systems. I will also show how similar anomalies can arise from the kinetics of the system–reservoir contact itself, highlighting a broader principle: reservoirs are dynamical components of a system, and their microscopic properties can qualitatively control fluctuations and transport.</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t xml:space="preserve">22 Jul 2026</t>
+          <t xml:space="preserve">29 Jul 2026</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t xml:space="preserve">16:00:00</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t xml:space="preserve">Prof. Anand Pathak</t>
+          <t xml:space="preserve">Dr. Sougata Ganguly</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t xml:space="preserve">School of Physics, University of Hyderabad</t>
+          <t xml:space="preserve">Institute for Basic Science (IBS), Daejeon, South Korea</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t xml:space="preserve">Physics Seminar Room (MS420)</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t xml:space="preserve">Synthesis, Modification and Characterization of Semiconductor nanostructures--Ion Beams/ Gamma irradiation and Laser ablation</t>
+          <t xml:space="preserve">Big bang nucleosynthesis as a probe of new physics</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t xml:space="preserve">We have been using swift heavy ion beams, lasers and gamma radiations to synthesize and modify nanostructures of elemental as well as compound semiconductors and subsequently characterizing them using XRD, Raman and TEM. The dependence of the resulting new class of nano-materials on energy and fluence of the initial swift heavy ions, is being investigated in detail. These external probe radiations modify the electronic and optical properties of nano-structures (quantum wells, quantum dots and nanowires). Some applications of these studies in Nano-Science and Nanotechnology will be presented.</t>
+          <t xml:space="preserve">The remarkable agreement between the observed light-element abundances and the predictions of big bang nucleosynthesis (BBN) makes BBN a powerful probe of physics beyond the Standard Model (BSM). In this talk, I will present the BBN constraints on a specific BSM particle, the Majoron, and discuss its cosmological implications. I will also highlight the caveats of the standard BBN scenario in light of the long-standing cosmological lithium problem and briefly outline a possible solution.</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t xml:space="preserve">09 Jul 2026</t>
+          <t xml:space="preserve">29 Jul 2026</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t xml:space="preserve">10:30:00</t>
+          <t xml:space="preserve">14:30:00</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dr. Sambuddha Sanyal</t>
+          <t xml:space="preserve">Dr. Khyati Malhan</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t xml:space="preserve">Department of Physics, IISER Tirupati</t>
+          <t xml:space="preserve">Max-Planck Institute of Astronomy, Heidelberg, Germany</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t xml:space="preserve">Physics Seminar Room (MS420)</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t xml:space="preserve">Unsupervised Machine learning approaches in quantum dynamics</t>
+          <t xml:space="preserve">Galaxy Collision: What Do Crashing Galaxies Tell Us About the Universe? + INTERACTIVE SESSION</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t xml:space="preserve">We develop a novel, fully unsupervised learning framework, consisting of a Convolutional autoencoder and Quantum clustering equipped with a unified evaluation score encapsulating separability and topological stability, to identify different phases and precisely locate the critical or crossover regime of quantum phase transitions using the pixilated snapshots of density profile evolution. We further illustrate, for the first time, the application of our machine learning framework in clustering distinct temporal regimes, which are characterized by critical dynamics such as sub-diffusive, super-diffusive, and diffusive dynamics. We employ transfer learning, and qualitatively show the finite size scaling of crossover region. The results demonstrate that our framework is robust to highly imbalanced heterogeneous data and multiple transitions. In this work, we have examined both single-particle and many-body systems. In single particle system, we investigated quasi-periodic Hamiltonians, specifically Aubry-Andre, Generalized Aubry-Andre, Rice-Mele models, as well as the true disorder Hamiltonian, namely the Anderson model. In the many-body system, we studied Bose-Hubbard model to capture Superfluid-Mott insulator transition and the 1D Fermi-Hubbard with quasi-periodic as well as true disorder onsite potential to capture the Ergodic-Many body localization (MBL) transition.</t>
+          <t xml:space="preserve">Galaxies are the visible building blocks of the Universe where everything happens, from stars to planets to life itself. Interestingly, while some galaxies appear beautiful and orderly, others appear completely distorted, twisted, and chaotic. These irregular galaxies arise due to galaxy collisions -- one of the most spectacular events in the Universe. In this talk, we will explore galaxy collisions, and understand: how do they occur? why do they occur? Do galaxy collisions lead to complete destruction of galaxies or creation of something new? and, How our own Milky Way is currently undergoing a collision with another galaxy intruder? In essence, galaxy collisions and mergers are among the most important drivers of galaxy evolution across the cosmos.</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t xml:space="preserve">09 Jul 2026</t>
+          <t xml:space="preserve">27 Jul 2026</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t xml:space="preserve">16:00:00</t>
+          <t xml:space="preserve">15:15:00</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dr. Saptarshi Mandal</t>
+          <t xml:space="preserve">Prof. Sourin Das</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t xml:space="preserve">IOP Bhubaneswar</t>
+          <t xml:space="preserve">Physics Department, IISER Kolkata</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t xml:space="preserve">Physics Seminar Room (MS420)</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t xml:space="preserve">Physics of Kitaev-Heisenberg cluster : Static properties, Majorana dynamics, Quantum Heat engine</t>
+          <t xml:space="preserve">Can Quantum Statistics Power a Heat Engine?</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t xml:space="preserve">Over last two decades, Kitaev model established itself as a paradigmatic model in true sense. This exactly solvable model demonstrates many exotic phenomena of a frustrated magnetic system (or strongly correlated system in general) such as fractionalization, anyonic excitations, topological degeneracies in the simpler language of an effective Majorana tight binding model. Further, the material realization of Kitaev model in the presence of other non-Kitaev interaction have bought this model nearer to the broad condensed matter research community. In the first part of my talk I shall briefly present the salient features of Kitaev and Kitaev-Heisenberg model. In the second part I shall present our recent work on Kitaev-Heisenberg model in small clusters. We will argue that the salient features of Kitaev interaction allows certain features to be manifested even in small system and govern some interesting new quantum effect that might be relevant even in thermodynamic limit. In particular, we would discuss ground state, magnetization, susceptibility, correlation function, etc to establish it. Lastly, we present a possible realization of quantum Otto engine for Kitaev-Heisenberg cluster and show that certain emergent many-body effects maximize the efficiency. We also discuss the effect of negative temperature, the relative sign and magnitude of Kitaev and Heisenberg interactions and possible of role of frustration as function of magnitude of spin.</t>
+          <t xml:space="preserve">Quantum statistics is traditionally viewed as a kinematic property that determines how particles occupy available states. In this talk, I will show that quantum statistics can itself serve as a powerful resource for energy conversion in a transport setting. Focusing on particles obeying Haldane exclusion statistics, we demonstrate that statistical interactions generate an intrinsic breaking of particle-hole symmetry, even in the absence of interactions, band asymmetry, or external symmetry-breaking mechanisms. The consequences for transport are profound. The symmetry breaking produces strong thermoelectric response and large deviations from the Wiedemann-Franz law. In particular, exclusion statistics can substantially enhance the thermoelectric figure of merit, establishing a new route toward efficient energy harvesting driven purely by quantum statistics. Building on this insight, I will show that exclusion statistics can be elevated to the status of a genuine thermodynamic resource. Within a nonlinear Landauer framework, quantum heat engines employing fractional-statistics carriers can surpass performance bounds previously regarded as universal for fermionic systems. Bosonic and fractional-statistics working media exhibit enhanced power output, improved efficiency-power trade-offs, and superior refrigeration capabilities. Finally, I will discuss a realistic realization based on thermally driven magnon transport, where the predicted advantages emerge in an experimentally accessible spin-caloritronic setting. These results suggest a new paradigm for quantum thermodynamics in which statistical correlation and not interactions, topology, or coherence alone become the fundamental resource governing transport, refrigeration, and energy conversion.</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t xml:space="preserve">06 Jul 2026</t>
+          <t xml:space="preserve">24 Jul 2026</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t xml:space="preserve">16:00:00</t>
+          <t xml:space="preserve">14:00:00</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dr. Arnab Seth</t>
+          <t xml:space="preserve">Mr. Bhayva</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t xml:space="preserve">Georgia Tech</t>
+          <t xml:space="preserve">NTU Singapore</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t xml:space="preserve">Physics Seminar Room (MS420)</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lattice defects in topological quantum phases</t>
+          <t xml:space="preserve">Unveiling the Non-Hermitian Skin Effect in Photonic Crystals</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t xml:space="preserve">Defects are conventionally viewed as detrimental to topological phases, as they often promote localization and suppress coherent quantum phenomena. Recent studies, however, have revealed that defects can themselves become a resource for generating novel collective and topological phenomena. In this talk, I will discuss two examples that illustrate this emerging perspective. First, I will discuss the effect of realizable crystallographic defects with odd-sided plaquettes in a spin-1/2 Kitaev honeycomb model. In particular, we analyze a locally realizable 'Stone-Wales' defect which can be experimentally relevant for Kitaev materials. The emergent flux on an odd plaquette breaks time-reversal symmetry and shows a real-space chirality. We find that the chiralities of distant defects couple through an emergent long-range power-law interaction with ferromagnetic sign. While the clean Kitaev model has no  finite-temperature phase transitions, we find that introducing a dilute defect density produces a true phase transition to a non-Abelian chiral spin liquid. The critical temperature of this transition remains sizable, hence can potentially be accessed in experiments. The resulting chiral spin liquid exhibits scalar spin chirality and electron orbital magnetization even without external magnetic fields. Second, I will discuss a local time-reversal-symmetry-breaking defect in graphene modeled by imaginary next-nearest-neighbor hopping on a single hexagon. At low energies, this defect gives a topological mass term to the gapless Dirac cones and generates chirality. With increasing defect strength, surprisingly, the chirality reverses without changing the defect chirality. Such a topological transition is observed in two experimentally realizable measures of chirality: (1) electronic currents of the low-energy states and (2) orbital magnetization via a local Chern marker. We analytically compute the critical point of this chirality-reversing transition and identify that it is governed by a pair of zero-energy quasibound states appearing due to the introduction of the defect.</t>
+          <t xml:space="preserve">The Non-Hermitian Skin Effect (NHSE) represents a foundational shift in non-Hermitian wave physics, traditionally characterized by robust, single-edge localization driven by non-reciprocal coupling mechanisms or active bulk gain and loss. This talk explores the conceptual evolution from this established conventional paradigm toward a novel 'mesoscopic' regime, where non-Hermiticity emerges exclusively through radiative boundary leakage within an otherwise lossless photonic crystal structure. In this mesoscopic landscape, the system deviates from conventional singular edge-pinning, instead demonstrating symmetric, dual-edge localization governed by distinct size-dependent properties linked to the total system dimension. To characterize this behavior, Von Neumann entanglement entropy is utilized as a diagnostic tool, providing a quantitative measure of boundary interactions. The observed logarithmic growth patterns in this entropy offer rigorous verification of long-range, non-local correlations connecting the physical boundaries, effectively capturing the transition from isolated modes to an interconnected boundary state. In addition to this theoretical framework, the talk will outline experimental plans to map the phase transition from the mesoscopic regime to the conventional NHSE, utilizing high-precision microwave photonic crystal architectures and controlled bulk loss modulation. By establishing a unified physical framework for boundary-engineered wave trapping, this research outlines a passive, highly tunable pathway for next-generation technological integration, particularly in the fields of on-chip AI acceleration, quantum information processing, and advanced non-reciprocal photonic circuitry.</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t xml:space="preserve">06 Jul 2026</t>
+          <t xml:space="preserve">22 Jul 2026</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t xml:space="preserve">12:15:00</t>
+          <t xml:space="preserve">16:00:00</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dr. Abhijit Mitra</t>
+          <t xml:space="preserve">Prof. Anand Pathak</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t xml:space="preserve">ECE, IIIT-Delhi</t>
+          <t xml:space="preserve">School of Physics, University of Hyderabad</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t xml:space="preserve">Physics Seminar Room (MS420)</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t xml:space="preserve">Optical Networks Beyond C Band</t>
+          <t xml:space="preserve">Synthesis, Modification and Characterization of Semiconductor nanostructures--Ion Beams/ Gamma irradiation and Laser ablation</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t xml:space="preserve">The rapid growth of cloud computing, artificial intelligence, 6G, and quantum technologies is driving unprecedented demand for high-capacity, intelligent, and secure communication networks. This talk presents recent advances toward next-generation optical networks beyond the conventional C-band by leveraging C+L band transmission, Space Division Multiplexing (SDM), and AI-enabled optical network management. It highlights on multiband optical network, AI-assisted optical performance monitoring and soft-failure localization, and cross-layer network intelligence for resilient transport networks. The talk further discusses the integration of quantum communication technologies with existing fiber infrastructures while enabling secure and scalable future communication systems. Together, these technologies outline a roadmap toward intelligent, high-capacity, and quantum-ready optical communication networks for Beyond-5G and 6G applications.</t>
+          <t xml:space="preserve">We have been using swift heavy ion beams, lasers and gamma radiations to synthesize and modify nanostructures of elemental as well as compound semiconductors and subsequently characterizing them using XRD, Raman and TEM. The dependence of the resulting new class of nano-materials on energy and fluence of the initial swift heavy ions, is being investigated in detail. These external probe radiations modify the electronic and optical properties of nano-structures (quantum wells, quantum dots and nanowires). Some applications of these studies in Nano-Science and Nanotechnology will be presented.</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
+          <t xml:space="preserve">09 Jul 2026</t>
+        </is>
+      </c>
+      <c r="B19" t="inlineStr">
+        <is>
+          <t xml:space="preserve">10:30:00</t>
+        </is>
+      </c>
+      <c r="C19" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Dr. Sambuddha Sanyal</t>
+        </is>
+      </c>
+      <c r="D19" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Department of Physics, IISER Tirupati</t>
+        </is>
+      </c>
+      <c r="E19" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Physics Seminar Room (MS420)</t>
+        </is>
+      </c>
+      <c r="F19" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Unsupervised Machine learning approaches in quantum dynamics</t>
+        </is>
+      </c>
+      <c r="G19" t="inlineStr">
+        <is>
+          <t xml:space="preserve">We develop a novel, fully unsupervised learning framework, consisting of a Convolutional autoencoder and Quantum clustering equipped with a unified evaluation score encapsulating separability and topological stability, to identify different phases and precisely locate the critical or crossover regime of quantum phase transitions using the pixilated snapshots of density profile evolution. We further illustrate, for the first time, the application of our machine learning framework in clustering distinct temporal regimes, which are characterized by critical dynamics such as sub-diffusive, super-diffusive, and diffusive dynamics. We employ transfer learning, and qualitatively show the finite size scaling of crossover region. The results demonstrate that our framework is robust to highly imbalanced heterogeneous data and multiple transitions. In this work, we have examined both single-particle and many-body systems. In single particle system, we investigated quasi-periodic Hamiltonians, specifically Aubry-Andre, Generalized Aubry-Andre, Rice-Mele models, as well as the true disorder Hamiltonian, namely the Anderson model. In the many-body system, we studied Bose-Hubbard model to capture Superfluid-Mott insulator transition and the 1D Fermi-Hubbard with quasi-periodic as well as true disorder onsite potential to capture the Ergodic-Many body localization (MBL) transition.</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="inlineStr">
+        <is>
+          <t xml:space="preserve">09 Jul 2026</t>
+        </is>
+      </c>
+      <c r="B20" t="inlineStr">
+        <is>
+          <t xml:space="preserve">16:00:00</t>
+        </is>
+      </c>
+      <c r="C20" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Dr. Saptarshi Mandal</t>
+        </is>
+      </c>
+      <c r="D20" t="inlineStr">
+        <is>
+          <t xml:space="preserve">IOP Bhubaneswar</t>
+        </is>
+      </c>
+      <c r="E20" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Physics Seminar Room (MS420)</t>
+        </is>
+      </c>
+      <c r="F20" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Physics of Kitaev-Heisenberg cluster : Static properties, Majorana dynamics, Quantum Heat engine</t>
+        </is>
+      </c>
+      <c r="G20" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Over last two decades, Kitaev model established itself as a paradigmatic model in true sense. This exactly solvable model demonstrates many exotic phenomena of a frustrated magnetic system (or strongly correlated system in general) such as fractionalization, anyonic excitations, topological degeneracies in the simpler language of an effective Majorana tight binding model. Further, the material realization of Kitaev model in the presence of other non-Kitaev interaction have bought this model nearer to the broad condensed matter research community. In the first part of my talk I shall briefly present the salient features of Kitaev and Kitaev-Heisenberg model. In the second part I shall present our recent work on Kitaev-Heisenberg model in small clusters. We will argue that the salient features of Kitaev interaction allows certain features to be manifested even in small system and govern some interesting new quantum effect that might be relevant even in thermodynamic limit. In particular, we would discuss ground state, magnetization, susceptibility, correlation function, etc to establish it. Lastly, we present a possible realization of quantum Otto engine for Kitaev-Heisenberg cluster and show that certain emergent many-body effects maximize the efficiency. We also discuss the effect of negative temperature, the relative sign and magnitude of Kitaev and Heisenberg interactions and possible of role of frustration as function of magnitude of spin.</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="inlineStr">
+        <is>
+          <t xml:space="preserve">06 Jul 2026</t>
+        </is>
+      </c>
+      <c r="B21" t="inlineStr">
+        <is>
+          <t xml:space="preserve">16:00:00</t>
+        </is>
+      </c>
+      <c r="C21" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Dr. Arnab Seth</t>
+        </is>
+      </c>
+      <c r="D21" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Georgia Tech</t>
+        </is>
+      </c>
+      <c r="E21" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Physics Seminar Room (MS420)</t>
+        </is>
+      </c>
+      <c r="F21" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Lattice defects in topological quantum phases</t>
+        </is>
+      </c>
+      <c r="G21" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Defects are conventionally viewed as detrimental to topological phases, as they often promote localization and suppress coherent quantum phenomena. Recent studies, however, have revealed that defects can themselves become a resource for generating novel collective and topological phenomena. In this talk, I will discuss two examples that illustrate this emerging perspective. First, I will discuss the effect of realizable crystallographic defects with odd-sided plaquettes in a spin-1/2 Kitaev honeycomb model. In particular, we analyze a locally realizable 'Stone-Wales' defect which can be experimentally relevant for Kitaev materials. The emergent flux on an odd plaquette breaks time-reversal symmetry and shows a real-space chirality. We find that the chiralities of distant defects couple through an emergent long-range power-law interaction with ferromagnetic sign. While the clean Kitaev model has no  finite-temperature phase transitions, we find that introducing a dilute defect density produces a true phase transition to a non-Abelian chiral spin liquid. The critical temperature of this transition remains sizable, hence can potentially be accessed in experiments. The resulting chiral spin liquid exhibits scalar spin chirality and electron orbital magnetization even without external magnetic fields. Second, I will discuss a local time-reversal-symmetry-breaking defect in graphene modeled by imaginary next-nearest-neighbor hopping on a single hexagon. At low energies, this defect gives a topological mass term to the gapless Dirac cones and generates chirality. With increasing defect strength, surprisingly, the chirality reverses without changing the defect chirality. Such a topological transition is observed in two experimentally realizable measures of chirality: (1) electronic currents of the low-energy states and (2) orbital magnetization via a local Chern marker. We analytically compute the critical point of this chirality-reversing transition and identify that it is governed by a pair of zero-energy quasibound states appearing due to the introduction of the defect.</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="inlineStr">
+        <is>
+          <t xml:space="preserve">06 Jul 2026</t>
+        </is>
+      </c>
+      <c r="B22" t="inlineStr">
+        <is>
+          <t xml:space="preserve">12:15:00</t>
+        </is>
+      </c>
+      <c r="C22" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Dr. Abhijit Mitra</t>
+        </is>
+      </c>
+      <c r="D22" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ECE, IIIT-Delhi</t>
+        </is>
+      </c>
+      <c r="E22" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Physics Seminar Room (MS420)</t>
+        </is>
+      </c>
+      <c r="F22" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Optical Networks Beyond C Band</t>
+        </is>
+      </c>
+      <c r="G22" t="inlineStr">
+        <is>
+          <t xml:space="preserve">The rapid growth of cloud computing, artificial intelligence, 6G, and quantum technologies is driving unprecedented demand for high-capacity, intelligent, and secure communication networks. This talk presents recent advances toward next-generation optical networks beyond the conventional C-band by leveraging C+L band transmission, Space Division Multiplexing (SDM), and AI-enabled optical network management. It highlights on multiband optical network, AI-assisted optical performance monitoring and soft-failure localization, and cross-layer network intelligence for resilient transport networks. The talk further discusses the integration of quantum communication technologies with existing fiber infrastructures while enabling secure and scalable future communication systems. Together, these technologies outline a roadmap toward intelligent, high-capacity, and quantum-ready optical communication networks for Beyond-5G and 6G applications.</t>
+        </is>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="inlineStr">
+        <is>
           <t xml:space="preserve">25 Jun 2026</t>
         </is>
       </c>
-      <c r="B19" t="inlineStr">
+      <c r="B23" t="inlineStr">
         <is>
           <t xml:space="preserve">15:00:00</t>
         </is>
       </c>
-      <c r="C19" t="inlineStr">
+      <c r="C23" t="inlineStr">
         <is>
           <t xml:space="preserve">Dr. Sourabh Kumar</t>
         </is>
       </c>
-      <c r="D19" t="inlineStr">
+      <c r="D23" t="inlineStr">
         <is>
           <t xml:space="preserve">Quverse Innovations Inc., Calgary, Canada</t>
         </is>
       </c>
-      <c r="E19" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F19" t="inlineStr">
+      <c r="E23" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Physics Seminar Room (MS420)</t>
+        </is>
+      </c>
+      <c r="F23" t="inlineStr">
         <is>
           <t xml:space="preserve">Solid-state quantum devices for long-distance quantum networks</t>
         </is>
       </c>
-      <c r="G19" t="inlineStr">
+      <c r="G23" t="inlineStr">
         <is>
           <t xml:space="preserve">We envision a future in which a global network of quantum nodes connected via quantum channels forms the quantum internet, providing unprecedented security and computational capabilities. Such quantum nodes require reliable quantum processors for quantum information processing and long-lived quantum memories for quantum state storage and synchronization. Superconducting qubits (SQs) are among the leading candidates for quantum computation. However, their coherence times are too short to serve as long-lived quantum memories, and their operation in the microwave domain makes them unsuitable for long-distance quantum communication at room temperature. In this talk, I will present our approach to addressing these challenges. I will describe the design, development, and operation of hybrid solid-state quantum devices based on rare-earth-ion–doped (REID) materials that can integrate with superconducting circuits. With their exceptionally long coherence times at cryogenic temperatures, REID materials are well-suited for quantum memories, and we implement a novel protocol enabling multimode storage with on-demand retrieval. Beyond storage, we demonstrate memory-assisted transduction in these systems, which can enable quantum information encoded in microwave-frequency superconducting circuits to be coherently converted into optical photons suitable for long-distance transmission. Our research provides scalable building blocks for quantum networks and demonstrates how matter–photon interfaces at the quantum level can bridge microwave and optical quantum technologies, with implications for secure communication, distributed sensing, and large-scale quantum computing.</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>